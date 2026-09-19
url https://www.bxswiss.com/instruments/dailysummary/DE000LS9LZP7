--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb07947556294905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R637e857545914317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4195508e7249a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd166dcd715ca487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02cc199c75764785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4195508e7249a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5ec0db9d75471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd166dcd715ca487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Spuren von Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>