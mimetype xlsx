--- v12 (2026-09-19)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R637e857545914317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7308480b5e9a4911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd166dcd715ca487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c745256120b4a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5ec0db9d75471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd166dcd715ca487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023020c908c348dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c745256120b4a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Spuren von Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>201,314</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,388</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>199,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,189</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>