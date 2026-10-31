--- v13 (2026-10-10)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7308480b5e9a4911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra290e93139a74da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c745256120b4a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501c05a3f54f48f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023020c908c348dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c745256120b4a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad3f5a326b94458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501c05a3f54f48f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Spuren von Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>