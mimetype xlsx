--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5732a74133854ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772fb1b11bdb49e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaabe108980f4c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcecfb5ece8354065"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf780d114487b4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaabe108980f4c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd748c1cda15b4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcecfb5ece8354065" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Spuren von Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>