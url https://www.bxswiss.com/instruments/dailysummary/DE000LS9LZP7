--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772fb1b11bdb49e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ca20f04fa941f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcecfb5ece8354065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872d71e18677457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd748c1cda15b4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcecfb5ece8354065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8440c28b00ab47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872d71e18677457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Spuren von Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>177,249</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...516 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>