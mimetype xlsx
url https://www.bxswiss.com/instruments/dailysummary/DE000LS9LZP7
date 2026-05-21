--- v6 (2026-04-26)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ca20f04fa941f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44438d70cfd84d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872d71e18677457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0176a89de53c447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8440c28b00ab47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872d71e18677457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d797780a3d46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0176a89de53c447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Spuren von Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>