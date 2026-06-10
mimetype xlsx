--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44438d70cfd84d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61144942fa54157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0176a89de53c447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0af2fead4a49e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d797780a3d46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0176a89de53c447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee52aad0d8b4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0af2fead4a49e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Spuren von Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>