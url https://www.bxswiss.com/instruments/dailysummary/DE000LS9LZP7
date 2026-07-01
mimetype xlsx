--- v8 (2026-06-10)
+++ v9 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61144942fa54157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ff90e2b4c543ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0af2fead4a49e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0ea2517d484ece"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee52aad0d8b4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0af2fead4a49e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b5a633fc1240d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0ea2517d484ece" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Spuren von Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>186,279</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,944</x:t>
-[...382 lines deleted...]
-          <x:t>185,476</x:t>
+          <x:t>189,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>