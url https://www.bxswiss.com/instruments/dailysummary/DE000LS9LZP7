--- v9 (2026-07-01)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ff90e2b4c543ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc212bfd0fefb4360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0ea2517d484ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a4799636834a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b5a633fc1240d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0ea2517d484ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88fd0d8a3f094f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a4799636834a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Spuren von Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>