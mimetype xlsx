--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc212bfd0fefb4360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb07947556294905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a4799636834a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4195508e7249a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88fd0d8a3f094f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a4799636834a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02cc199c75764785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4195508e7249a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Spuren von Kostolany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>203,979</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>