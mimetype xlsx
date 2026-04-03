--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re506ec20b7f54921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398996e6621b44f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dda9541995940be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5430be51d89d4a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cfe498a3b644913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dda9541995940be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09aea1cb597f46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5430be51d89d4a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>