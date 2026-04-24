--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398996e6621b44f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a9c74371ea40bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5430be51d89d4a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6bbadff8332410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09aea1cb597f46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5430be51d89d4a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49862cfece4c4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6bbadff8332410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>