--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a9c74371ea40bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a4792d69ba43d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6bbadff8332410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d4ce0e07124217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49862cfece4c4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6bbadff8332410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658f224b045d4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d4ce0e07124217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>