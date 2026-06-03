--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a4792d69ba43d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4337f6845547f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d4ce0e07124217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d3d5c7ea704dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658f224b045d4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d4ce0e07124217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569b8ebf43694a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d3d5c7ea704dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>