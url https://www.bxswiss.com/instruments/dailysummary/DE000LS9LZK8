--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4337f6845547f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e96350f2bab40f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d3d5c7ea704dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062d6e41415c4725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569b8ebf43694a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d3d5c7ea704dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9267a0175cb4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062d6e41415c4725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>126,261</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,824</x:t>
-[...458 lines deleted...]
-          <x:t>125,203</x:t>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>