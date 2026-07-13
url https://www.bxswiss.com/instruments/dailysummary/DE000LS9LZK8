--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e96350f2bab40f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra642e6b858914e64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062d6e41415c4725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9730b9fee1554482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9267a0175cb4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062d6e41415c4725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1dd37e434c64794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9730b9fee1554482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>