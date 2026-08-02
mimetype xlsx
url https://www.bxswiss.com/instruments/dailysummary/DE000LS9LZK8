--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra642e6b858914e64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3146072ffbc48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9730b9fee1554482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75707d8208fc40d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1dd37e434c64794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9730b9fee1554482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ce011aefc94ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75707d8208fc40d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>127,407</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,948</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>126,247</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>