--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3146072ffbc48f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1010cb15809a4fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75707d8208fc40d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d84c092e664dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ce011aefc94ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75707d8208fc40d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf4151398394a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d84c092e664dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>