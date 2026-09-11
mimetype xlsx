--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1010cb15809a4fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53668c3c999143b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d84c092e664dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0d14c9df344712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf4151398394a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d84c092e664dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4dd42b051c4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0d14c9df344712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>129,957</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,181</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>130,817</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>