--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53668c3c999143b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da30bde47854bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0d14c9df344712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc944e4f8bfa541e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4dd42b051c4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0d14c9df344712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44cbc513bce24028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc944e4f8bfa541e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>