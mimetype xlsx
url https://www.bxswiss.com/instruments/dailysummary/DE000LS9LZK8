--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da30bde47854bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0a9fec46e2439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc944e4f8bfa541e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2267d8790d44ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44cbc513bce24028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc944e4f8bfa541e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6608a1f9fc7741c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2267d8790d44ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueGold Invest Wasser EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>125,175</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,496</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>