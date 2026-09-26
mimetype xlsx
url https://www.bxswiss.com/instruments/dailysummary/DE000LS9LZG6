--- v9 (2026-09-06)
+++ v10 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579ca1cd61b6419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d638f8189f4fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f5c8eb7b604662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28587d89b21d4e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b40ea623c74dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f5c8eb7b604662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabaa50af8eb84e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28587d89b21d4e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Ten Favorits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>672,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>