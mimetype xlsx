--- v10 (2026-09-26)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d638f8189f4fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7142b6268f404e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28587d89b21d4e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e62aaf49f24cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabaa50af8eb84e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28587d89b21d4e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39845dbfc2074c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e62aaf49f24cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Ten Favorits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,299 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>728,198</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>