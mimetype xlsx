--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7142b6268f404e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac802c5bdf8d4416" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e62aaf49f24cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bed7546b25849a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39845dbfc2074c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e62aaf49f24cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe19af0ebb049b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bed7546b25849a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Ten Favorits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,819</x:t>
@@ -417,31 +319,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>