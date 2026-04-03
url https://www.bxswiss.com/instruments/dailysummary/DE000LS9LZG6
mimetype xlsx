--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dab962d401c4a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244ee6462ddd4245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e06742324714d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8072a07cac4f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51814ed466f4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e06742324714d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb242743f61e4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8072a07cac4f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Ten Favorits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>