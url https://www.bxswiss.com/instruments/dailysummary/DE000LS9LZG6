--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244ee6462ddd4245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72781465bd7e4859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8072a07cac4f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4c707ddb7d4ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb242743f61e4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8072a07cac4f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7c6b2642064b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4c707ddb7d4ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Ten Favorits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>