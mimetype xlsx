--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72781465bd7e4859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9027c07b5084157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4c707ddb7d4ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8617200b3fd8457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7c6b2642064b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4c707ddb7d4ec2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ef69b97e26423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8617200b3fd8457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Ten Favorits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>