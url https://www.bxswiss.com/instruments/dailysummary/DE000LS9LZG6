--- v6 (2026-05-14)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9027c07b5084157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f973f3afd9479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8617200b3fd8457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee8683432fb4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ef69b97e26423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8617200b3fd8457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311066dd4070466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee8683432fb4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Ten Favorits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>679,479</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>