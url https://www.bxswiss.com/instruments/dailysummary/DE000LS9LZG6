--- v7 (2026-07-07)
+++ v8 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f973f3afd9479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225b1b26d68b445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee8683432fb4cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64268c99b3f741aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311066dd4070466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee8683432fb4cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d49a419ad094dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64268c99b3f741aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Ten Favorits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>661,854</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>