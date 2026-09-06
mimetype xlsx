--- v8 (2026-08-16)
+++ v9 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225b1b26d68b445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579ca1cd61b6419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64268c99b3f741aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f5c8eb7b604662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d49a419ad094dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64268c99b3f741aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b40ea623c74dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f5c8eb7b604662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Ten Favorits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,566 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>665,466</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>730,961</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>