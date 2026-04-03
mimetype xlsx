--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebf12fc07004f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d060d10b73a4773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c40d4c4ac84a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af40ffb8e944f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree06b624ff214312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c40d4c4ac84a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3f11794f184620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af40ffb8e944f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental-Scoring-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>99,193</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>