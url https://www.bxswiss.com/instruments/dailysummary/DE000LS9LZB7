--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d060d10b73a4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad457a7440d4e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af40ffb8e944f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R125450bfa32b4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3f11794f184620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af40ffb8e944f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6180b8fddb454d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R125450bfa32b4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental-Scoring-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>95,826</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>