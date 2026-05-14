--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad457a7440d4e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a07deafc824865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R125450bfa32b4a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22a80a246c54b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6180b8fddb454d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R125450bfa32b4a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99c09f0400048f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22a80a246c54b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental-Scoring-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>