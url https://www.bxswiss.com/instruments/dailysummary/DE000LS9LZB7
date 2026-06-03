--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a07deafc824865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87df20887124b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22a80a246c54b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85832432820842ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99c09f0400048f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22a80a246c54b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a74f6bcdf44358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85832432820842ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental-Scoring-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>