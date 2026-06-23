--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87df20887124b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30f162638c04dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85832432820842ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6406bad0c5456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a74f6bcdf44358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85832432820842ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbf382382fe416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6406bad0c5456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental-Scoring-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>