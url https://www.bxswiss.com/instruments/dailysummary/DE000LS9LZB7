--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30f162638c04dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef838e61bf14195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6406bad0c5456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33abf4ccc6694114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbf382382fe416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6406bad0c5456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab2f697935a46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33abf4ccc6694114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental-Scoring-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>