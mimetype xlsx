--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef838e61bf14195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6be61e897542a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33abf4ccc6694114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0077215b17b4100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab2f697935a46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33abf4ccc6694114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5213fd732dc044bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0077215b17b4100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental-Scoring-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>102,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>