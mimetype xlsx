--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6be61e897542a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b7de83967f4a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0077215b17b4100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af08562e00a4a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5213fd732dc044bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0077215b17b4100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078c9a8ffe8f4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af08562e00a4a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental-Scoring-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,453 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...153 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>