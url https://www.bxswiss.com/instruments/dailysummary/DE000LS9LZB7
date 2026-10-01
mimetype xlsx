--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b7de83967f4a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref409fa6662a4cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af08562e00a4a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42fd423a1f7c4f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078c9a8ffe8f4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af08562e00a4a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a09f7748b14bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42fd423a1f7c4f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental-Scoring-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,235 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...183 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -571,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>