--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref409fa6662a4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18b9e70668842f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42fd423a1f7c4f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736b06c8efef48c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a09f7748b14bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42fd423a1f7c4f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b9572b10e34dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736b06c8efef48c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental-Scoring-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,825</x:t>
-[...522 lines deleted...]
-          <x:t>108,058</x:t>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>