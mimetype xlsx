--- v5 (2026-02-21)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fcfaf5646aa4e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c44ed0b0d34e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3bcac74f774af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ef9b7c22034204"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86f1e0c751f4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3bcac74f774af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0aa710366d4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ef9b7c22034204" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Top Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>68,671</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>