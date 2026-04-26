--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c44ed0b0d34e06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a7e2e870ea4219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ef9b7c22034204"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b25f66f9af451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0aa710366d4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ef9b7c22034204" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334a748552dd4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b25f66f9af451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Top Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>65,173</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,751</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>65,188</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>