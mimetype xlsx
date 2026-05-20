--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a7e2e870ea4219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5444d5bfb504ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b25f66f9af451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab40222166ed4fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334a748552dd4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b25f66f9af451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf893ce9640614099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab40222166ed4fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Top Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>64,261</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>65,774</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>