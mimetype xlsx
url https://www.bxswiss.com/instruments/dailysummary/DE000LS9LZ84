--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5444d5bfb504ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4e9dd24a484ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab40222166ed4fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11005856e088421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf893ce9640614099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab40222166ed4fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c7b8f426f2b4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11005856e088421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Top Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>70,200</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,853</x:t>
-[...512 lines deleted...]
-          <x:t>66,367</x:t>
+          <x:t>67,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>