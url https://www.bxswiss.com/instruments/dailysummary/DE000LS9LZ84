--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4e9dd24a484ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe27b906b3a49ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11005856e088421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5db309dea244b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c7b8f426f2b4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11005856e088421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8536e1384fe34171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5db309dea244b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Top Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>