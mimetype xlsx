--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe27b906b3a49ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a921726bf149a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5db309dea244b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4d824b99ff41d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8536e1384fe34171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5db309dea244b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e691897e3f44eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4d824b99ff41d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Top Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>