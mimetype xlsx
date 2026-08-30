--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a921726bf149a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706ca7bafb784beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4d824b99ff41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fedecb5c1948e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e691897e3f44eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4d824b99ff41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88821d4c2cef459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fedecb5c1948e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Top Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>65,063</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>