--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706ca7bafb784beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3602fe469b254f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fedecb5c1948e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc754e77d6809477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88821d4c2cef459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fedecb5c1948e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c7bcf47f64240f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc754e77d6809477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Top Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>68,051</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,898</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>69,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,395</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>