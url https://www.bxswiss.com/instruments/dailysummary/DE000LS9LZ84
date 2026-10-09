--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3602fe469b254f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf402bbf72e04c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc754e77d6809477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0307e6a57c4484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c7bcf47f64240f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc754e77d6809477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7567a65921444773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0307e6a57c4484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Top Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,897</x:t>
-        </x:is>
-[...634 lines deleted...]
-          <x:t>68,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>