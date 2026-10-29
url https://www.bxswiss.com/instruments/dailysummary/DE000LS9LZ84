--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf402bbf72e04c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5737a748e97046a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0307e6a57c4484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394c9b77d6324683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7567a65921444773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0307e6a57c4484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656b8eb6d9a04ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394c9b77d6324683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Top Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>67,969</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,239</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,938</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>