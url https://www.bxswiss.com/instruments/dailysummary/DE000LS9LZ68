--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3ae2a34cd04ffb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424491ba8f254c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d28a2d920041f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ad3fe84b7d479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20a4fa1ea7b48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d28a2d920041f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6895e63de1ac45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ad3fe84b7d479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,94 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>98,831</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,831</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>98,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,189</x:t>
         </x:is>
       </x:c>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>