--- v5 (2026-04-05)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424491ba8f254c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1a3f5434e744b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ad3fe84b7d479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5820cd1e858468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6895e63de1ac45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ad3fe84b7d479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f2181184b448dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5820cd1e858468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,516 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...464 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>