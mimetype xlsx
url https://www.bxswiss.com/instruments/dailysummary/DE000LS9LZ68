--- v6 (2026-04-30)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1a3f5434e744b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d08539888f4067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5820cd1e858468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ac2df93a1645e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f2181184b448dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5820cd1e858468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9fffaed9ee8440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ac2df93a1645e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>97,632</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>