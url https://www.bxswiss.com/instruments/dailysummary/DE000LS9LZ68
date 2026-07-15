--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d08539888f4067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac29c2259844f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ac2df93a1645e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ceae0c6d5c545bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9fffaed9ee8440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ac2df93a1645e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb54a42eaf894747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ceae0c6d5c545bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,605</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>