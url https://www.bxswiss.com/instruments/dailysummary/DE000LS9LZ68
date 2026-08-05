--- v8 (2026-07-15)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac29c2259844f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdce4d55a604d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ceae0c6d5c545bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93190e6e47fb43c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb54a42eaf894747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ceae0c6d5c545bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3679a2e47664e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93190e6e47fb43c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>