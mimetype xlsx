--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdce4d55a604d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9bedd09717a4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93190e6e47fb43c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1834f1f56114857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3679a2e47664e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93190e6e47fb43c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b69ea660ce04d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1834f1f56114857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,071</x:t>
@@ -737,31 +259,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>