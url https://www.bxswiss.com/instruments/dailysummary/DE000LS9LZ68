--- v10 (2026-08-25)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9bedd09717a4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c0299102ba4a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1834f1f56114857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6259d77e0ffc4708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b69ea660ce04d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1834f1f56114857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cffaee4b3b4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6259d77e0ffc4708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...303 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,512</x:t>
@@ -637,31 +292,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>