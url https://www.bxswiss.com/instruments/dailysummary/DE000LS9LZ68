--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c0299102ba4a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1bd614555a4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6259d77e0ffc4708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ebb97f969b43a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cffaee4b3b4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6259d77e0ffc4708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5675d74378b14459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ebb97f969b43a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...293 lines deleted...]
-          <x:t>105,641</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,277</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,384</x:t>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>