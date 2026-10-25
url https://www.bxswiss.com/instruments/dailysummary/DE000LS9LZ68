--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1bd614555a4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621f1451c9a5465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ebb97f969b43a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b92346f6674236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5675d74378b14459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ebb97f969b43a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4912b2e8b9244f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b92346f6674236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,837</x:t>
-[...43 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,891</x:t>
-[...139 lines deleted...]
-          <x:t>103,882</x:t>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>102,297</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>