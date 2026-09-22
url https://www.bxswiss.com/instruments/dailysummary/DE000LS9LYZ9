--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41dfefbaf8d24cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe179725110740ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5ef8f40475448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re717789c07ab494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d752f7a19aa4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5ef8f40475448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb96a59df2ac4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re717789c07ab494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,089</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>190,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,191</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>