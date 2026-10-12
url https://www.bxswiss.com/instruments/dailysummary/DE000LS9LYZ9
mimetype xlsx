--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe179725110740ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df2c223ecf34a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re717789c07ab494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb5f16e0b9647a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb96a59df2ac4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re717789c07ab494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d467969b7234a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb5f16e0b9647a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>