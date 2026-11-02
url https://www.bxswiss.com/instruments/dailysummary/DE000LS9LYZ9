--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df2c223ecf34a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4afe599743b8445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb5f16e0b9647a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d27bf1c9d25471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d467969b7234a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb5f16e0b9647a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1508124b8d234ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d27bf1c9d25471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>