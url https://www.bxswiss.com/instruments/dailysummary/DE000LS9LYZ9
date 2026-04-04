--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7c40ee214c4098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7030142189b42fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287c89236faf47bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0948bd22a694400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf241035320e34d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287c89236faf47bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8563f4baf54540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0948bd22a694400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>