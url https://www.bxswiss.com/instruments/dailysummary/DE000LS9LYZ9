--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7030142189b42fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6dfb593c2b042cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0948bd22a694400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd835c8fb964f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8563f4baf54540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0948bd22a694400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c60fdbf15d4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd835c8fb964f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>