--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6dfb593c2b042cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c78cbc1c59b41ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd835c8fb964f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f53190a5adf497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c60fdbf15d4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd835c8fb964f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56da61a3d2f4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f53190a5adf497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>