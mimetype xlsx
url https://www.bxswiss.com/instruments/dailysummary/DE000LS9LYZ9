--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c78cbc1c59b41ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93635430117644ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f53190a5adf497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d8e00c11f045bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56da61a3d2f4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f53190a5adf497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f98c8183da41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d8e00c11f045bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>