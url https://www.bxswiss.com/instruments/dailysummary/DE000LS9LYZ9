--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93635430117644ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46a8a28787d24205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d8e00c11f045bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f47a5200ad842c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f98c8183da41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d8e00c11f045bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5824db1ceaab490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f47a5200ad842c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>