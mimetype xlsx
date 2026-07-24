--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46a8a28787d24205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06454ebf32dc49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f47a5200ad842c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b152366cc14142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5824db1ceaab490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f47a5200ad842c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf453e70f8c8f4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b152366cc14142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>184,989</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,217</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>