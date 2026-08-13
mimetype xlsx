--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06454ebf32dc49a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d1ceb4fb474938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b152366cc14142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d69fb92e494c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf453e70f8c8f4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b152366cc14142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4deab579ccce4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d69fb92e494c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>