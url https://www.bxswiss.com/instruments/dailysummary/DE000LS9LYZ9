--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d1ceb4fb474938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41dfefbaf8d24cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d69fb92e494c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5ef8f40475448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4deab579ccce4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d69fb92e494c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d752f7a19aa4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5ef8f40475448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Dividendenrendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>