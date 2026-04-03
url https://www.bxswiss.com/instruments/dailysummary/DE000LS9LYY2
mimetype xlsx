--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3088b30ea84578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcfc859044d04d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854e11a0c7f84784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1fcdb1be478475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb82a63491d7f46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854e11a0c7f84784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ea80d837db4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1fcdb1be478475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>