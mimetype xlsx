--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcfc859044d04d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb268ac124e594e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1fcdb1be478475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4955ae56f7d449dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ea80d837db4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1fcdb1be478475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0a9e3b1324449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4955ae56f7d449dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>142,642</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,506</x:t>
-[...124 lines deleted...]
-          <x:t>147,214</x:t>
+          <x:t>147,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,780</x:t>
-[...436 lines deleted...]
-          <x:t>143,595</x:t>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>