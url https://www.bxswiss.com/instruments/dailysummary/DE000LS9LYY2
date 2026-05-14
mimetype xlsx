--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb268ac124e594e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59582145ea94757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4955ae56f7d449dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17fee1c4ea574d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0a9e3b1324449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4955ae56f7d449dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf35c880e2f9423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17fee1c4ea574d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>