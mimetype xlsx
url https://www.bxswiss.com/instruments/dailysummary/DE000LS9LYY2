--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59582145ea94757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb28de6ee68064a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17fee1c4ea574d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4436ef8457114e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf35c880e2f9423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17fee1c4ea574d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf94992475d41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4436ef8457114e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>