--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb28de6ee68064a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b2bcc1c37a4970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4436ef8457114e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15dd5c49d9ef477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf94992475d41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4436ef8457114e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff8f2900eb3499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15dd5c49d9ef477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>167,331</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,328</x:t>
-[...274 lines deleted...]
-          <x:t>181,142</x:t>
+          <x:t>170,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>