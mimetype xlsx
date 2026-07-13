--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b2bcc1c37a4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cc767b00484d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15dd5c49d9ef477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5627c4b1054069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff8f2900eb3499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15dd5c49d9ef477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f3957775944917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5627c4b1054069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,100</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>173,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,591</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>