--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cc767b00484d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re21054cf1a49477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5627c4b1054069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf585d550ebae4a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f3957775944917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5627c4b1054069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388cc24c2bf742ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf585d550ebae4a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>