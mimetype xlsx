--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re21054cf1a49477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4ed9a542d84427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf585d550ebae4a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad8ee281cc7443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388cc24c2bf742ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf585d550ebae4a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f48450bad545d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad8ee281cc7443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>