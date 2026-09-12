--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4ed9a542d84427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7febf04874b2450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad8ee281cc7443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc2d6708be8431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f48450bad545d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad8ee281cc7443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a431f3ff474569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc2d6708be8431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>