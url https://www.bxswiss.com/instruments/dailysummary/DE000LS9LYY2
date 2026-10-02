--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7febf04874b2450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381994790e08437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc2d6708be8431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b15df2761a46b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a431f3ff474569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc2d6708be8431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060fc00cebf843dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b15df2761a46b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>