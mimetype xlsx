--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381994790e08437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raed5843f92de45f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b15df2761a46b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbd3cc58f534f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060fc00cebf843dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b15df2761a46b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3637877102564b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbd3cc58f534f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>