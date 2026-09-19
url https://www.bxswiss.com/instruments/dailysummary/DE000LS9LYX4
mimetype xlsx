--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reffe0ecac01d411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5d270b8ae54a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3044bce1f295415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b43151bde94cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0828567c3bde41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3044bce1f295415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8c903cfee04644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b43151bde94cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte durch Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>