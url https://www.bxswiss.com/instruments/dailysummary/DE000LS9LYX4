--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5d270b8ae54a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e5184a37e24939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b43151bde94cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c614a232bd4233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8c903cfee04644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b43151bde94cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c5a43be665436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c614a232bd4233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte durch Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>