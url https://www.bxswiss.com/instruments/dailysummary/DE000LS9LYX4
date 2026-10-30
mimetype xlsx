--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e5184a37e24939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4531766767a426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c614a232bd4233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2fc84f5876f4c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c5a43be665436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c614a232bd4233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a83c540cae4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2fc84f5876f4c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte durch Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>265,461</x:t>
-[...630 lines deleted...]
-          <x:t>276,223</x:t>
+          <x:t>264,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>