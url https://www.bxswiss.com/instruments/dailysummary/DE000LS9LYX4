--- v4 (2026-03-14)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb8686333cd404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a6f3d52bb34fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30346b442ba4cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75bfbc8811e4975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R015e952e09f047c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30346b442ba4cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65642a43acc04b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75bfbc8811e4975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte durch Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>225,537</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>