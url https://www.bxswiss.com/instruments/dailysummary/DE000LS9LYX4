--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a6f3d52bb34fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0a155b90194672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75bfbc8811e4975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efab037bb014414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65642a43acc04b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75bfbc8811e4975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1351d423864bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efab037bb014414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte durch Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>240,911</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>