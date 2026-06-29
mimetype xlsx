--- v6 (2026-06-03)
+++ v7 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0a155b90194672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0add49cd5cf458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efab037bb014414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85562e684b99421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1351d423864bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efab037bb014414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b3c5ab5ef34dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85562e684b99421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte durch Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>