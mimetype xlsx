--- v7 (2026-06-29)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0add49cd5cf458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffb2a1d751044a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85562e684b99421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90a7a375eeb494f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b3c5ab5ef34dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85562e684b99421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc190d69b7d684b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90a7a375eeb494f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte durch Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>244,927</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,842</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>246,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,713</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>