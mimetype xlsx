--- v8 (2026-07-20)
+++ v9 (2026-08-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffb2a1d751044a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e4306bddc14e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90a7a375eeb494f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509514f9687148a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc190d69b7d684b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90a7a375eeb494f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c46d038c5ab4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509514f9687148a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte durch Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>