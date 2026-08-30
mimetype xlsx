--- v9 (2026-08-10)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e4306bddc14e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reffe0ecac01d411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509514f9687148a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3044bce1f295415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c46d038c5ab4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509514f9687148a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0828567c3bde41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3044bce1f295415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte durch Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>