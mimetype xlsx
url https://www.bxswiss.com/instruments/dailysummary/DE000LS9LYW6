--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96cc645737754caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b07945d0b8548f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861ba87b775b44d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3de6ad06cb4407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c133ee625e40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861ba87b775b44d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R922d106bfec74908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3de6ad06cb4407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>