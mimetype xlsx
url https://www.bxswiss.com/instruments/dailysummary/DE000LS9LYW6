--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b07945d0b8548f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521c72c837d5471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3de6ad06cb4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f5a576a79c42e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R922d106bfec74908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3de6ad06cb4407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f747782347a4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f5a576a79c42e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>