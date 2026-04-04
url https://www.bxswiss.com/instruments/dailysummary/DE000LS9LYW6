--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23cff9f4fc40461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8f6c88ef184a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e746304c1d44c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aeafd1b407a4320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa6d856415a4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e746304c1d44c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c1dc5abcac4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aeafd1b407a4320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,554</x:t>
-[...333 lines deleted...]
-          <x:t>123,623</x:t>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>