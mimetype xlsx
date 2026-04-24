--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8f6c88ef184a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e598b255b8b4b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aeafd1b407a4320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ed839a0fdb4e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c1dc5abcac4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aeafd1b407a4320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce0f1dcd1d34655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ed839a0fdb4e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>