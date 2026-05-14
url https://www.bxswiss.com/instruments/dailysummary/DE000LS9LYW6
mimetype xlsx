--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e598b255b8b4b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a66b39655544a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ed839a0fdb4e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea0906b1d5d44d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce0f1dcd1d34655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ed839a0fdb4e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379654fe30fa4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea0906b1d5d44d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>