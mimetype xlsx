--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a66b39655544a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12e426eb3c548f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea0906b1d5d44d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e00fb0ec1db4b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379654fe30fa4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea0906b1d5d44d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba814fd86e1c40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e00fb0ec1db4b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>