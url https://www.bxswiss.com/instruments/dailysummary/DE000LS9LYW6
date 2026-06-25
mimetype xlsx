--- v9 (2026-06-04)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12e426eb3c548f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949aabc7cdd9410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e00fb0ec1db4b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac67504b40e4509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba814fd86e1c40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e00fb0ec1db4b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfee66bddec14f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac67504b40e4509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>