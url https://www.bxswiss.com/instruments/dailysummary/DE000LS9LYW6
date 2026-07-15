--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949aabc7cdd9410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293542d147b54154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac67504b40e4509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6f09a610084e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfee66bddec14f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac67504b40e4509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6924314a9548df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6f09a610084e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>