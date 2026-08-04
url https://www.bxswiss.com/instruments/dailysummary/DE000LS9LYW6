--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293542d147b54154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759cec0128da4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6f09a610084e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30e24f2693da4494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6924314a9548df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6f09a610084e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d4d0a141d74956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30e24f2693da4494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>