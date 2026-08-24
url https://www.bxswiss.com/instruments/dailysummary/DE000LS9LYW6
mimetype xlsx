--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759cec0128da4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefcd332aaa348d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30e24f2693da4494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d90c043aaa24dc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d4d0a141d74956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30e24f2693da4494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2a02f08d674f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d90c043aaa24dc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>