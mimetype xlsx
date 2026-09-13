--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefcd332aaa348d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96cc645737754caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d90c043aaa24dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861ba87b775b44d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2a02f08d674f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d90c043aaa24dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c133ee625e40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861ba87b775b44d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - D Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>