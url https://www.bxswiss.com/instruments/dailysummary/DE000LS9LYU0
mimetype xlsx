--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25ff65861de4370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaea6cea86b04eda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00c9351ef264ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cb80d54922f485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c96f9dea82b466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00c9351ef264ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d99a7aa66740f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cb80d54922f485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>