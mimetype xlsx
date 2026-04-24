--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaea6cea86b04eda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74414c0b190d4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cb80d54922f485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61034659bfa84572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d99a7aa66740f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cb80d54922f485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb30eb2c8adf431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61034659bfa84572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>