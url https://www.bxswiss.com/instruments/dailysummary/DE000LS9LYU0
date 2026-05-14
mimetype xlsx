--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74414c0b190d4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ca4bcf32514580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61034659bfa84572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R977ac7af192c4c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb30eb2c8adf431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61034659bfa84572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe256bf241bd4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R977ac7af192c4c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>