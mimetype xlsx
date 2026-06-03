--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ca4bcf32514580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969e40fbe43c4ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R977ac7af192c4c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114974d16d564b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe256bf241bd4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R977ac7af192c4c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c0038b6e8a4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114974d16d564b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>