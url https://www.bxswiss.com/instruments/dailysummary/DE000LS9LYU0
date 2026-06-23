--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969e40fbe43c4ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d587eddc4c402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114974d16d564b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fb306a644848d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c0038b6e8a4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114974d16d564b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525be3f186d94854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fb306a644848d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>