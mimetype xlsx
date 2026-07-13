--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d587eddc4c402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6563163f01544def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fb306a644848d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc1136b4e794672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525be3f186d94854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fb306a644848d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4064aed1874c4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc1136b4e794672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>