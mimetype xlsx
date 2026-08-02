--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6563163f01544def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136b18e9f5a54cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc1136b4e794672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87412c5d55264e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4064aed1874c4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc1136b4e794672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c24725cd3d4498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87412c5d55264e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>