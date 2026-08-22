--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136b18e9f5a54cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a14e9eb3cb4783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87412c5d55264e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e195bec7d2843e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c24725cd3d4498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87412c5d55264e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff2841de54e4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e195bec7d2843e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>