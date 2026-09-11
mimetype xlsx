--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a14e9eb3cb4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b609a4e63b4b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e195bec7d2843e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df077cd5433423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff2841de54e4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e195bec7d2843e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cbbbc967664ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df077cd5433423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>