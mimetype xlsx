--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b609a4e63b4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabe518412ec458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df077cd5433423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c617a9731e40d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cbbbc967664ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df077cd5433423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecf192ec3514191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c617a9731e40d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>