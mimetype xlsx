--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabe518412ec458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813a62b57f754d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c617a9731e40d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb245178ab91f44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecf192ec3514191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c617a9731e40d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4311ed1d6cf14d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb245178ab91f44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>