--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00db7e8910ee41be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b8ab7901404efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5ac645c2164cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc58f09c79af4d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f66c0e1f99496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5ac645c2164cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83f61c102ad4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc58f09c79af4d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>