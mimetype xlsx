--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b8ab7901404efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4e51bfdb044791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc58f09c79af4d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cce442d69b44d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83f61c102ad4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc58f09c79af4d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00b578eab9a4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cce442d69b44d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>81,926</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,881</x:t>
-[...26 lines deleted...]
-          <x:t>81,962</x:t>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,034</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,210</x:t>
-[...225 lines deleted...]
-          <x:t>82,544</x:t>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>