--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4e51bfdb044791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e114166ee324c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cce442d69b44d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4580508e089454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00b578eab9a4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cce442d69b44d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e99458e78b4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4580508e089454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,210</x:t>
-[...494 lines deleted...]
-        <x:is>
           <x:t>82,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,548</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>