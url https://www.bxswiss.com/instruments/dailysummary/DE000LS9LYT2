--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02dee08035464357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e91fb70fbd14d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c938d842f24c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c78ba71cc564afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6128739ea619453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c938d842f24c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956a92bb4a264e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c78ba71cc564afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>80,377</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,244</x:t>
-[...146 lines deleted...]
-          <x:t>80,344</x:t>
+          <x:t>80,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,203</x:t>
-[...463 lines deleted...]
-          <x:t>79,427</x:t>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>