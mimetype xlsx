--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e91fb70fbd14d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096d5263c4174b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c78ba71cc564afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b770cb404c4934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956a92bb4a264e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c78ba71cc564afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02c336920f94ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b770cb404c4934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>