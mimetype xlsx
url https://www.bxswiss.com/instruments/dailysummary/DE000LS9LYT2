--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096d5263c4174b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72db720c9c9647cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b770cb404c4934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a7b0c57b174ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02c336920f94ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b770cb404c4934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6069a499e11f42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a7b0c57b174ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>80,427</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,482</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>80,574</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>