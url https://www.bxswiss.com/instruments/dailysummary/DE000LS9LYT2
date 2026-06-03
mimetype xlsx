--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72db720c9c9647cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7aab6d7a13747e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a7b0c57b174ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8feba88ee04e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6069a499e11f42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a7b0c57b174ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde1c9a867f24cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8feba88ee04e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>80,676</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,574</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>80,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,433</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>