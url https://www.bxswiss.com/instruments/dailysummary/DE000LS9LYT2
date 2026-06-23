--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7aab6d7a13747e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c6e8d441ff462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8feba88ee04e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9321f56c234c4bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde1c9a867f24cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8feba88ee04e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da385793e424d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9321f56c234c4bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,401</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>80,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>