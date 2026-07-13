--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c6e8d441ff462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e3c3a64b214545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9321f56c234c4bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cdcf52427c48b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da385793e424d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9321f56c234c4bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a1a6152b494fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cdcf52427c48b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,977</x:t>
-[...102 lines deleted...]
-          <x:t>80,784</x:t>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,686</x:t>
-[...75 lines deleted...]
-          <x:t>81,247</x:t>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,220</x:t>
-[...26 lines deleted...]
-          <x:t>81,089</x:t>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>