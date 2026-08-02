--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e3c3a64b214545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a94590960b41c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cdcf52427c48b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae454354604c4d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a1a6152b494fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cdcf52427c48b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b22c260b6e745ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae454354604c4d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>81,247</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,220</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>80,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,849</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>80,849</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>