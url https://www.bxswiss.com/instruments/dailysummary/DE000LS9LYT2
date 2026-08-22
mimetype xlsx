--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a94590960b41c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00db7e8910ee41be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae454354604c4d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5ac645c2164cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b22c260b6e745ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae454354604c4d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f66c0e1f99496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5ac645c2164cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-Stocks+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>81,122</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,043</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>81,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,144</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>