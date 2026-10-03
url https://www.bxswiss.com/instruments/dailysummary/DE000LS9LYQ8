--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67349058782748d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb732e7419aa4d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c1582db6194196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b67145013854940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc564cd5f909b4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c1582db6194196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa0219b5999433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b67145013854940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>