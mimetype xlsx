--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb732e7419aa4d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d45da71e0244a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b67145013854940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc257cb0e95ed4b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa0219b5999433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b67145013854940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75de7f58d8c84a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc257cb0e95ed4b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>