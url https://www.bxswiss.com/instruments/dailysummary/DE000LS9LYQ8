--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702096c13d8940a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4193531bfbc44562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae5002be95342ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e3aed6f333441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ba435d08424237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae5002be95342ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5d40a32db04054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e3aed6f333441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>101,181</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>99,744</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,467</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>