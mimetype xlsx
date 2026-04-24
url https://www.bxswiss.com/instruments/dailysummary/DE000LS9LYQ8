--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4193531bfbc44562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefe9bd1391e409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e3aed6f333441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1054298a75b447c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5d40a32db04054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e3aed6f333441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8208cb798804ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1054298a75b447c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>99,744</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,686</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>