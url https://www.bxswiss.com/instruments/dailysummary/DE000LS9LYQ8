--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefe9bd1391e409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c322803d114003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1054298a75b447c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43b431d0f6804916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8208cb798804ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1054298a75b447c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2745e42f5d44a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43b431d0f6804916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>