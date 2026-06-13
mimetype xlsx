--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c322803d114003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d14b48f7114108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43b431d0f6804916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25db09f45e9d4c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2745e42f5d44a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43b431d0f6804916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e4de27c2304671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25db09f45e9d4c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>