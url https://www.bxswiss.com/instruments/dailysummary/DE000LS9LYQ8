--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d14b48f7114108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4cebd9d4474564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25db09f45e9d4c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f7207fd2cf4eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e4de27c2304671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25db09f45e9d4c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf981fc0e0e5b47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f7207fd2cf4eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>106,401</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,358</x:t>
-[...517 lines deleted...]
-          <x:t>112,077</x:t>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>