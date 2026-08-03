--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4cebd9d4474564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803c0a6001024617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f7207fd2cf4eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e1501ac2774475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf981fc0e0e5b47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f7207fd2cf4eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd9a29c716e48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e1501ac2774475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>