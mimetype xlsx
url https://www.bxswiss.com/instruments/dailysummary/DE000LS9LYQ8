--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803c0a6001024617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e85c69712564638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e1501ac2774475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f60b6de78c949bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd9a29c716e48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e1501ac2774475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350cf6eca330435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f60b6de78c949bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>108,545</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,027</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>110,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,764</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>