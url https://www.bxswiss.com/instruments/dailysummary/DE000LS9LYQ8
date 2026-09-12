--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e85c69712564638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67349058782748d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f60b6de78c949bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c1582db6194196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350cf6eca330435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f60b6de78c949bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc564cd5f909b4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c1582db6194196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>