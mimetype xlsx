--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34343e5a5154481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5337b288a19548b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c4b9cebca74cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3602b05a144ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56d76e58da34478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c4b9cebca74cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda9ddaf741f4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3602b05a144ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is our friend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>75,864</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>