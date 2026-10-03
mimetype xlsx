--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5337b288a19548b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df927f2e14e4aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3602b05a144ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redfc37eea1ac491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda9ddaf741f4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3602b05a144ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990f1e24ddb64665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redfc37eea1ac491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is our friend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>82,092</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,507</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>81,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>