--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df927f2e14e4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0818e846bac48fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redfc37eea1ac491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007150b1285c4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990f1e24ddb64665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redfc37eea1ac491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6f5040570b4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007150b1285c4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is our friend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>