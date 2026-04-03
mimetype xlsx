--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd62e0bc08e4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb30b2aa0a64087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9e4957c5bcb4e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a87224d47964837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d8dec7488e4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9e4957c5bcb4e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda554a38e7c34f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a87224d47964837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is our friend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>