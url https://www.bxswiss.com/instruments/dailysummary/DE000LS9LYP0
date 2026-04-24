--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb30b2aa0a64087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ca658816304c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a87224d47964837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714440d785fd4ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda554a38e7c34f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a87224d47964837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf408cff0e3bf4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714440d785fd4ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is our friend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>90,217</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,100</x:t>
-[...75 lines deleted...]
-          <x:t>92,605</x:t>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,987</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>89,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>