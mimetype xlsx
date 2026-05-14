--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ca658816304c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7cb181f7e74cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714440d785fd4ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf786adf31251456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf408cff0e3bf4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714440d785fd4ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca006e29867e4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf786adf31251456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is our friend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>