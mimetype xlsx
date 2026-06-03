--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7cb181f7e74cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48ebe8ac9c04f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf786adf31251456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefdc40f4edc4b26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca006e29867e4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf786adf31251456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fa935b258a429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefdc40f4edc4b26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is our friend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>