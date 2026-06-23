--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48ebe8ac9c04f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ffe868fd7c94b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefdc40f4edc4b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R875bfc4f6a9b458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fa935b258a429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefdc40f4edc4b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2163495b3c1c4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R875bfc4f6a9b458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is our friend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>