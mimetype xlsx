--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ffe868fd7c94b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf791050c7a9f42af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R875bfc4f6a9b458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5feb850d518f4b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2163495b3c1c4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R875bfc4f6a9b458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a2699f8a1247bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5feb850d518f4b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is our friend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>