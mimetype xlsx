--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf791050c7a9f42af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34343e5a5154481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5feb850d518f4b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c4b9cebca74cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a2699f8a1247bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5feb850d518f4b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56d76e58da34478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c4b9cebca74cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The trend is our friend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>