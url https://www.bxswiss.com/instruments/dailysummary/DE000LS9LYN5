--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d20703af803461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d0f80ef4c74559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36de32f9d2ed4150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4feb9ba4cb4f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66eaf618882e46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36de32f9d2ed4150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec868719fcc3445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4feb9ba4cb4f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX 30 Werte Average</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>