--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d0f80ef4c74559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c62dd3e47054efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4feb9ba4cb4f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd460d908cf0f4c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec868719fcc3445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4feb9ba4cb4f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b45882f76a4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd460d908cf0f4c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX 30 Werte Average</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>135,227</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>