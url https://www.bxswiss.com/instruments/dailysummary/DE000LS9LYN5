--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c62dd3e47054efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff43b2bf8a140c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd460d908cf0f4c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c7ddfeb93d94d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b45882f76a4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd460d908cf0f4c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref3b2bd087fe4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c7ddfeb93d94d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX 30 Werte Average</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>