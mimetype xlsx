--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ac06f1f226457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19ee25393c34fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3e552ce78b45aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321bfbfd9a92428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e64f0bf021429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3e552ce78b45aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89758448ae2c47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321bfbfd9a92428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX 30 Werte Average</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>