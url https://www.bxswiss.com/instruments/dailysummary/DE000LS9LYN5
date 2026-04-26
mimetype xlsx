--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19ee25393c34fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42f4930dc8f48ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321bfbfd9a92428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41845893b83f40e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89758448ae2c47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321bfbfd9a92428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59bdfef415443cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41845893b83f40e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX 30 Werte Average</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>