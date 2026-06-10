--- v7 (2026-04-26)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42f4930dc8f48ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb300bd8a7b847b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41845893b83f40e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111f58c0768842c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59bdfef415443cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41845893b83f40e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c323389b2684320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111f58c0768842c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX 30 Werte Average</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>127,232</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,965</x:t>
-[...188 lines deleted...]
-          <x:t>125,664</x:t>
+          <x:t>125,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>