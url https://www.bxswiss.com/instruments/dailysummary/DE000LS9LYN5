--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb300bd8a7b847b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d00a66d93f48ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111f58c0768842c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0655d96601b44f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c323389b2684320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111f58c0768842c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87511726f36e4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0655d96601b44f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX 30 Werte Average</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>