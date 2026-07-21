--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d00a66d93f48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e3c007b2e9437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0655d96601b44f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7700bec96c3f4841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87511726f36e4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0655d96601b44f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06abe590b3c546d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7700bec96c3f4841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX 30 Werte Average</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,111</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>130,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>