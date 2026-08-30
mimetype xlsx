--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e3c007b2e9437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d20703af803461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7700bec96c3f4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36de32f9d2ed4150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06abe590b3c546d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7700bec96c3f4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66eaf618882e46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36de32f9d2ed4150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX 30 Werte Average</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>132,293</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>