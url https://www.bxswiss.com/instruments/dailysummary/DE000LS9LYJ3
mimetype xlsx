--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b8081b980249a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5556b0fe1247a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fcd8ce7bd649cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32488d646c44309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9c5ff07e6c45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fcd8ce7bd649cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695d8b41fe084c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32488d646c44309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>