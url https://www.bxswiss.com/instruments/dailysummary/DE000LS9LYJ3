--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5556b0fe1247a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65592bcb9c9540dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32488d646c44309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83450b5816de407f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695d8b41fe084c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32488d646c44309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa8965474094ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83450b5816de407f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>