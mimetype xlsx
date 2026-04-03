--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bff42971304940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra266598ac6d9486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaa2c7596d3248b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2463e3c86f374c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab13cf176b647db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaa2c7596d3248b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff1c2a39e83749ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2463e3c86f374c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>