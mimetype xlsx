--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra266598ac6d9486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8169459f63042f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2463e3c86f374c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf99a6e8af84829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff1c2a39e83749ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2463e3c86f374c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5f51fd0a5e4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf99a6e8af84829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,675</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>175,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,363</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>