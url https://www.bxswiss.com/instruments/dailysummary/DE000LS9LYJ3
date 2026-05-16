--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8169459f63042f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf3e5858759446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf99a6e8af84829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70651c6787da4897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5f51fd0a5e4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf99a6e8af84829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0169e5a5714c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70651c6787da4897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>