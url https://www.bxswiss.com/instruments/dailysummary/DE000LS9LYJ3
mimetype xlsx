--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf3e5858759446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5919c630d54152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70651c6787da4897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325a80d59b614018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0169e5a5714c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70651c6787da4897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c4518bdd224b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325a80d59b614018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>