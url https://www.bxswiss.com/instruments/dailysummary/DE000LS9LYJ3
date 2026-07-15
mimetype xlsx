--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5919c630d54152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c590f4e27184380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325a80d59b614018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d19ef7308744e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c4518bdd224b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325a80d59b614018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0951c0811f4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d19ef7308744e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>214,441</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>