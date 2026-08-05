--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c590f4e27184380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91089b99a4374c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d19ef7308744e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c33bcbe95443e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0951c0811f4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d19ef7308744e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a30fb8f1434552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c33bcbe95443e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>