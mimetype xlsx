--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91089b99a4374c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14ec9a410164514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c33bcbe95443e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2825a476404d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a30fb8f1434552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c33bcbe95443e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6ba8c4d93f4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2825a476404d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>