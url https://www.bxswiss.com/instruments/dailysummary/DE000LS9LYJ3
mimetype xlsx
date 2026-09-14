--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14ec9a410164514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b8081b980249a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2825a476404d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fcd8ce7bd649cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6ba8c4d93f4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2825a476404d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9c5ff07e6c45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fcd8ce7bd649cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Industry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,107</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>