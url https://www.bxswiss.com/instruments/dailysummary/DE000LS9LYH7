--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa67584e3104d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f63dbe730e43db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4df5ae7ac4b4f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e7dae4f0414219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2643a95bfa040be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4df5ae7ac4b4f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791f9738e7b24892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e7dae4f0414219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>