--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f63dbe730e43db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29255d74da4451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e7dae4f0414219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1e2110aac74f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791f9738e7b24892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e7dae4f0414219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc195ca4cdd4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1e2110aac74f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>