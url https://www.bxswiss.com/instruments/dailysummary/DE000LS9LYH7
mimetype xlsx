--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29255d74da4451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dca5389c8604cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1e2110aac74f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc73148a566d4c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc195ca4cdd4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1e2110aac74f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e7cc5fb7844bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc73148a566d4c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>