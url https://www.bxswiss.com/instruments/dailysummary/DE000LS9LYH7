--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3d739d92564e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd27de140944acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f20686aa62f4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9167c26c61d54eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0668088fd5a34e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f20686aa62f4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11064d8480f4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9167c26c61d54eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>