--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd27de140944acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac3e9d43dc84129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9167c26c61d54eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fed9ab2e09142ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11064d8480f4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9167c26c61d54eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a8adb354c344d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fed9ab2e09142ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>