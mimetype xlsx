--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac3e9d43dc84129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f6816e37a44e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fed9ab2e09142ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abdf488919f45ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a8adb354c344d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fed9ab2e09142ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8887b26deaff48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abdf488919f45ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>