--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f6816e37a44e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf95584337b1f4d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abdf488919f45ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882e3d491e1c4669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8887b26deaff48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abdf488919f45ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b581264b1aa4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882e3d491e1c4669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>