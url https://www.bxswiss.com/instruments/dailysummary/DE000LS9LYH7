--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf95584337b1f4d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad36b63125b8465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882e3d491e1c4669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85726d272a49467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b581264b1aa4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882e3d491e1c4669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a06b6925d947a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85726d272a49467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,654</x:t>
-[...225 lines deleted...]
-          <x:t>131,401</x:t>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>