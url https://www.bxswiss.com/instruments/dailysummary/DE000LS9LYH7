--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad36b63125b8465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refba8b4437df4866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85726d272a49467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re604e055142d4fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a06b6925d947a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85726d272a49467f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b312332a9a4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re604e055142d4fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>