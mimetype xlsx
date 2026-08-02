--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refba8b4437df4866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab9c08428184433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re604e055142d4fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06709db93b74dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b312332a9a4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re604e055142d4fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba0216a28b94bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06709db93b74dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>122,869</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,165</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>