--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab9c08428184433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa67584e3104d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06709db93b74dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4df5ae7ac4b4f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba0216a28b94bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06709db93b74dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2643a95bfa040be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4df5ae7ac4b4f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AL_Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LYH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>124,637</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,522</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,438</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>