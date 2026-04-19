--- v4 (2026-03-30)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71692f7f6257477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3897a48bd640a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R626e5e7d67be4811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff46a59549114027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999e9d8b9cee4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R626e5e7d67be4811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a74101723e8470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff46a59549114027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit Potential!!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,139</x:t>
-[...441 lines deleted...]
-          <x:t>106,404</x:t>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>