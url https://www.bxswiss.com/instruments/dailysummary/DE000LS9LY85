--- v5 (2026-04-19)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3897a48bd640a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f573d29668d4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff46a59549114027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re827ac3dca924e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a74101723e8470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff46a59549114027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R765d6b0815544d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re827ac3dca924e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit Potential!!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,384 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>109,186</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,553</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>109,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,361</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>