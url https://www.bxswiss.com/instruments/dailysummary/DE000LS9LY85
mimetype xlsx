--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f573d29668d4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18da950599d46b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re827ac3dca924e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ef37469ae94536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R765d6b0815544d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re827ac3dca924e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redcad052a0764418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ef37469ae94536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit Potential!!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>