--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18da950599d46b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc42d9ddfc24e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ef37469ae94536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5ed90c76e94393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redcad052a0764418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ef37469ae94536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9808fcb215054812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5ed90c76e94393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit Potential!!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>