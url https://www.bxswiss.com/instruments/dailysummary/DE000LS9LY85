--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc42d9ddfc24e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c823a39b054ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5ed90c76e94393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabce271a6d4e4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9808fcb215054812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5ed90c76e94393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c15c8121d4e487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabce271a6d4e4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit Potential!!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>