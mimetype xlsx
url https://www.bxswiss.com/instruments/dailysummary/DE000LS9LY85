--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c823a39b054ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa505563c12d4ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabce271a6d4e4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54273c1bd08b43fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c15c8121d4e487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabce271a6d4e4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d78f6f5e0354e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54273c1bd08b43fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit Potential!!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>