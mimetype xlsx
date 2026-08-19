--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa505563c12d4ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71eef77a14c14ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54273c1bd08b43fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a3879a194b435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d78f6f5e0354e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54273c1bd08b43fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5df6acb7cfb4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a3879a194b435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit Potential!!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>