--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71eef77a14c14ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808add98c028497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a3879a194b435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b40742eb6342ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5df6acb7cfb4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a3879a194b435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ccba40776442a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b40742eb6342ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit Potential!!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,368</x:t>
@@ -737,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>