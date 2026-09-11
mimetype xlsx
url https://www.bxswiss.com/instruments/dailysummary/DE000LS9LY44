--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06c05579b394f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d17f4e34e64a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R880c3957c8624a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9a19ffee334c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9706334312d84bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R880c3957c8624a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069fa2af0e97428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9a19ffee334c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>