--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d17f4e34e64a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4e1ec74c874a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9a19ffee334c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f5a8d216404d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069fa2af0e97428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9a19ffee334c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b1254978fd4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f5a8d216404d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>575,923</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>568,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,804</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>