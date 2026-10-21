--- v15 (2026-10-01)
+++ v16 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4e1ec74c874a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a97d33e36ad40c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f5a8d216404d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7337d88203404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b1254978fd4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f5a8d216404d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f8416c66124d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7337d88203404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>