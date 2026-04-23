--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290715e478dc40c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0a986825ad4630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdd0dbd76684f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63121f40903d45e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b1372ef68345e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdd0dbd76684f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a491df246c49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63121f40903d45e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>460,827</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>