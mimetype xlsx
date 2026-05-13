--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0a986825ad4630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ea65ec3a5e403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63121f40903d45e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7fba9208ae4fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a491df246c49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63121f40903d45e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3d233f72d94514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7fba9208ae4fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>