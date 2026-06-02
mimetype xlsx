--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ea65ec3a5e403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170c49ac2ffe4ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7fba9208ae4fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea91c68f67a64043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3d233f72d94514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7fba9208ae4fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264830882c7f45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea91c68f67a64043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>