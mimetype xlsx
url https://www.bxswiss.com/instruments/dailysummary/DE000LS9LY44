--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170c49ac2ffe4ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d50c405c8843e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea91c68f67a64043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451e4b691e4240ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264830882c7f45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea91c68f67a64043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3dd33cb26464bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451e4b691e4240ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>