--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d50c405c8843e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b273809ff94fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451e4b691e4240ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f9afeeca804419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3dd33cb26464bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451e4b691e4240ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b3960e64654eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f9afeeca804419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>