--- v11 (2026-07-12)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b273809ff94fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48d17d56c324c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f9afeeca804419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e62a4e27b9c4516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b3960e64654eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f9afeeca804419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebcf11cbc7b4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e62a4e27b9c4516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>