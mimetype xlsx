--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48d17d56c324c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06c05579b394f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e62a4e27b9c4516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R880c3957c8624a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebcf11cbc7b4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e62a4e27b9c4516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9706334312d84bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R880c3957c8624a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>