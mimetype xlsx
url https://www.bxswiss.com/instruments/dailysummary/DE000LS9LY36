--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe398c9b4fe4252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29d0be5e63d4f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11b19c169a840bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c8897ab7bd4386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1995b4f1db4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11b19c169a840bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a041d5a96134d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c8897ab7bd4386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Markets Winners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,744</x:t>
@@ -791,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>