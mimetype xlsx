--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29d0be5e63d4f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf558bcdbbef74eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c8897ab7bd4386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82eb90d9ce264718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a041d5a96134d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c8897ab7bd4386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd194c0aca6444d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82eb90d9ce264718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Markets Winners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>