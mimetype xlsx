--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf558bcdbbef74eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70e44595a4541d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82eb90d9ce264718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10886b60108f457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd194c0aca6444d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82eb90d9ce264718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67188db1cff4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10886b60108f457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Markets Winners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>