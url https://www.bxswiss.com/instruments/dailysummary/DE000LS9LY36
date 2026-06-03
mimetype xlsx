--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70e44595a4541d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be847e8efcd4306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10886b60108f457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b454572d914fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67188db1cff4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10886b60108f457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra594d7329f844a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b454572d914fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Markets Winners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>