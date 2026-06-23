--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be847e8efcd4306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98889446c17483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b454572d914fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab9b35fd15a43ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra594d7329f844a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b454572d914fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad0bf2d9e804a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab9b35fd15a43ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Markets Winners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,122</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>156,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,049</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>