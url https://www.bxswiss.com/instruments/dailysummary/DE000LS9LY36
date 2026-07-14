--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98889446c17483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754b234890d84fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab9b35fd15a43ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320cd89531c44096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad0bf2d9e804a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab9b35fd15a43ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f7a28b60c94af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320cd89531c44096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Markets Winners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>161,828</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,365</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>155,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,024</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>