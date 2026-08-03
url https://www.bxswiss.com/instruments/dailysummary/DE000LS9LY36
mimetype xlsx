--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754b234890d84fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b1044155614fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320cd89531c44096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d5451a887914c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f7a28b60c94af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320cd89531c44096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf155406c417349d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d5451a887914c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Markets Winners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>