--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b1044155614fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2525df1a660242cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d5451a887914c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dac167b2e6a4eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf155406c417349d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d5451a887914c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628e17e1fd6640ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dac167b2e6a4eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Markets Winners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>