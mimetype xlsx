--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2525df1a660242cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a55d89904cd4ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dac167b2e6a4eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e412a43df84f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628e17e1fd6640ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dac167b2e6a4eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a218ceb9b4f4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e412a43df84f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Markets Winners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>