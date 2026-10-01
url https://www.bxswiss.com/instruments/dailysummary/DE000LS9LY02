--- v13 (2026-08-22)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57263963a43f4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a987d210074363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa92c1a91bdf4fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa77f1e5a8cf4c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04494ce4c5344b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa92c1a91bdf4fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37f8ecef5e64d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa77f1e5a8cf4c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ScanCap Value Strategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,622</x:t>
-[...468 lines deleted...]
-          <x:t>83,144</x:t>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>