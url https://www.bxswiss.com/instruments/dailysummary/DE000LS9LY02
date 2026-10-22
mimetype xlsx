--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a987d210074363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a5b659f42643db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa77f1e5a8cf4c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032ae585ee844049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37f8ecef5e64d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa77f1e5a8cf4c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4d070332694f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032ae585ee844049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ScanCap Value Strategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>