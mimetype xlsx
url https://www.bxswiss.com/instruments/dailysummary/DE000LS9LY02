--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc139f5fb374db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2dcc9ebace046f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5411c80c88a409d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661cb9e66abb46e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae4d64736db4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5411c80c88a409d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6420b0f85e6a4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661cb9e66abb46e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ScanCap Value Strategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>