--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2dcc9ebace046f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63804e4c3f64d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661cb9e66abb46e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4abc0aadbd46c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6420b0f85e6a4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661cb9e66abb46e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3442215ebc6a43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4abc0aadbd46c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ScanCap Value Strategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,536</x:t>
-[...603 lines deleted...]
-          <x:t>74,180</x:t>
+          <x:t>76,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>