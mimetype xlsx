--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63804e4c3f64d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0328fb5701304890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4abc0aadbd46c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e6564740dc429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3442215ebc6a43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4abc0aadbd46c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf1e117f91f4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e6564740dc429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ScanCap Value Strategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>