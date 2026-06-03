--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0328fb5701304890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40587b659d144f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e6564740dc429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71104435e254855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf1e117f91f4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e6564740dc429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58037b294b1b4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71104435e254855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ScanCap Value Strategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>