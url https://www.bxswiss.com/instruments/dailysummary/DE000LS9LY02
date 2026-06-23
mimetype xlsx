--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40587b659d144f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818a29e5245e495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71104435e254855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4521c07854a4b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58037b294b1b4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71104435e254855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1e223311184557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4521c07854a4b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ScanCap Value Strategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>