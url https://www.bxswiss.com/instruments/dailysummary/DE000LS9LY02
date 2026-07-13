--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818a29e5245e495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0706f0ecefa4e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4521c07854a4b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6a4fccdf7f4798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1e223311184557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4521c07854a4b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6c8a120a344551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6a4fccdf7f4798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ScanCap Value Strategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>78,297</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>78,731</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>77,744</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,466</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>78,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,122</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>