--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0706f0ecefa4e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9410293408eb4064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6a4fccdf7f4798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248ad3b9c8534214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6c8a120a344551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6a4fccdf7f4798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5177e4513a63410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248ad3b9c8534214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ScanCap Value Strategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>79,615</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,114</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>