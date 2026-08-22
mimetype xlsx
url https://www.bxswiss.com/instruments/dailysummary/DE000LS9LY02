--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9410293408eb4064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57263963a43f4f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248ad3b9c8534214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa92c1a91bdf4fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5177e4513a63410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248ad3b9c8534214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04494ce4c5344b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa92c1a91bdf4fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ScanCap Value Strategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LY02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>