--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5f13fd957a4817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d61d8096d742cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d08ddd3040e439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf973081b6bd84ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1893092064e445fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d08ddd3040e439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182f996d0faa45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf973081b6bd84ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>