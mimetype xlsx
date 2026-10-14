--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d61d8096d742cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818e1dcfc4344ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf973081b6bd84ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re434898aae6147ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182f996d0faa45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf973081b6bd84ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca34e66758e419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re434898aae6147ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>242,698</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>237,929</x:t>
-[...269 lines deleted...]
-          <x:t>237,521</x:t>
+          <x:t>235,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>