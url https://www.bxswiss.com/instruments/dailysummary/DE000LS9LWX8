--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818e1dcfc4344ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe288535e4d04041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re434898aae6147ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3ebc41466c4bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca34e66758e419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re434898aae6147ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999077e3dd5e49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3ebc41466c4bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>