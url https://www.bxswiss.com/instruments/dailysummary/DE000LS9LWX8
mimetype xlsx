--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453c6715d3b343ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7af378d10549ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5ae8c6227b46b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6f5539dd264399"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01ca1766ab94015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5ae8c6227b46b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8d7dc466f3463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6f5539dd264399" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>