--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7af378d10549ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396b7e4a3ed14c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6f5539dd264399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124ffbbce20c4701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8d7dc466f3463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6f5539dd264399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57221116b08d4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124ffbbce20c4701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>