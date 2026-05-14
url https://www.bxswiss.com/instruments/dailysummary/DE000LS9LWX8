--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396b7e4a3ed14c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf87f0c0aa89456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124ffbbce20c4701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81d2cb0f3aa41be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57221116b08d4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124ffbbce20c4701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c056dab75414740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81d2cb0f3aa41be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>