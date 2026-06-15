--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf87f0c0aa89456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda59bb9c2a2e4898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81d2cb0f3aa41be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra506e9d55a5e40c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c056dab75414740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81d2cb0f3aa41be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6328c459fa4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra506e9d55a5e40c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,432 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>229,886</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>