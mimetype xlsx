--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda59bb9c2a2e4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72361db868e14a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra506e9d55a5e40c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re171dc6ce7ed4765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6328c459fa4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra506e9d55a5e40c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263f16cb1fbb4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re171dc6ce7ed4765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>