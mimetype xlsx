--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72361db868e14a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791b8b328c8144b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re171dc6ce7ed4765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4caca53284b2405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263f16cb1fbb4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re171dc6ce7ed4765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d63168a17dd4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4caca53284b2405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>