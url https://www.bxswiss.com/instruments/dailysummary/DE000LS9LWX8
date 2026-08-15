--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791b8b328c8144b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebc7891871745ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4caca53284b2405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6642532f37204778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d63168a17dd4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4caca53284b2405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084e27b3ee894651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6642532f37204778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>