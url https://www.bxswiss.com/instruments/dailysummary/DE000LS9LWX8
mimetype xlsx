--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebc7891871745ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5f13fd957a4817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6642532f37204778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d08ddd3040e439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084e27b3ee894651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6642532f37204778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1893092064e445fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d08ddd3040e439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jackpot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>