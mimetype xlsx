--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c409aa9c9934b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2049960b370b4b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b68f9788f946d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e53f12d0a42435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1652fefec89a4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b68f9788f946d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3ae4384d69476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e53f12d0a42435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siberian Tiger Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>