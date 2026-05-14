--- v7 (2026-04-05)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2049960b370b4b8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20593737f34344f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e53f12d0a42435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ef26d3978942d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3ae4384d69476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e53f12d0a42435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e716bf668fd4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ef26d3978942d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siberian Tiger Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,293</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>