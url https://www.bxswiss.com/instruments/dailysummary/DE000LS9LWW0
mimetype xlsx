--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20593737f34344f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b788e2355f749cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ef26d3978942d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98613eff18e4881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e716bf668fd4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ef26d3978942d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re813fe2993dc49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98613eff18e4881" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siberian Tiger Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>105,178</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,033</x:t>
-[...490 lines deleted...]
-          <x:t>104,091</x:t>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>