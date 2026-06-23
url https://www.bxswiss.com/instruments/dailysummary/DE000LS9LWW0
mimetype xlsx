--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b788e2355f749cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c0ec26a6ba4999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98613eff18e4881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ee438f599a4f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re813fe2993dc49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98613eff18e4881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387a4c11e85442bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ee438f599a4f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siberian Tiger Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>101,968</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...370 lines deleted...]
-          <x:t>106,880</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>