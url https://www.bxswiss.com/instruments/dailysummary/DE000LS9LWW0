--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c0ec26a6ba4999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3544b9d63bd471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ee438f599a4f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc319826f3824c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387a4c11e85442bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ee438f599a4f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c74b71769d45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc319826f3824c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siberian Tiger Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>