--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3544b9d63bd471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra469e85d3b5145de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc319826f3824c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d10b239b994748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c74b71769d45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc319826f3824c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d10bb99cec447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d10b239b994748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siberian Tiger Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>