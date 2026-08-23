--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra469e85d3b5145de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ce72ec00394348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d10b239b994748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d7a0e819b584fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d10bb99cec447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d10b239b994748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4225f5be880d44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d7a0e819b584fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siberian Tiger Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>