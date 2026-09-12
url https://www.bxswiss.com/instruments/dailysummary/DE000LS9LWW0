--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ce72ec00394348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3437c9c9b6f04469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d7a0e819b584fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58db879956db45cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4225f5be880d44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d7a0e819b584fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a7552feafc40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58db879956db45cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siberian Tiger Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>105,046</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,693</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>104,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>