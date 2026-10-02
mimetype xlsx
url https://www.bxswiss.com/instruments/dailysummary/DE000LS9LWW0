--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3437c9c9b6f04469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b6b80425d048b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58db879956db45cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f4fbc79b632407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a7552feafc40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58db879956db45cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba8d49eaf0c483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f4fbc79b632407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siberian Tiger Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>106,197</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,584</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>