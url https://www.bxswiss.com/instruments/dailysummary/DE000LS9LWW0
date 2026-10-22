--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b6b80425d048b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f091f9e3124fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f4fbc79b632407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299a6c8341c14c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba8d49eaf0c483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f4fbc79b632407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf237f14ab753476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299a6c8341c14c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siberian Tiger Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>