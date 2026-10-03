--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74493959fbfd492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64da0e3015af4e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2d26a3e7d5346de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5642d8da7a2c48cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42b5575efa04eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2d26a3e7d5346de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refee2c9a84be480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5642d8da7a2c48cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>