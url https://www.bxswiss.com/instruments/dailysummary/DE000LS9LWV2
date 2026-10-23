--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64da0e3015af4e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297f8f00f4f74ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5642d8da7a2c48cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1539db0a0c4467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refee2c9a84be480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5642d8da7a2c48cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec418c37f20f4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1539db0a0c4467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>