--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6f2607069f4d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9edb185bbb3745fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0bc361f32a24c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ab9e694fa143c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885e84112e474fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0bc361f32a24c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c1d6a1416145f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ab9e694fa143c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,484</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>132,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>