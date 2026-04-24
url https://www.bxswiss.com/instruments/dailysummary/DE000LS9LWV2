--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9edb185bbb3745fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3bbfd3776e2434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ab9e694fa143c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758a25b22e494e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c1d6a1416145f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ab9e694fa143c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec508f835b654191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758a25b22e494e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>