--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3bbfd3776e2434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4baa1656d68141f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758a25b22e494e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0037a5a4996b4bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec508f835b654191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758a25b22e494e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4fdd8fd765463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0037a5a4996b4bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>