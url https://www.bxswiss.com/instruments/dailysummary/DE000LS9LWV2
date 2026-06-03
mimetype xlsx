--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4baa1656d68141f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a232bcc2be945e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0037a5a4996b4bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f8f1fec3e04224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4fdd8fd765463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0037a5a4996b4bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50e57c8743243a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f8f1fec3e04224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>