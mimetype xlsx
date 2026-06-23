--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a232bcc2be945e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9e49d67f7742e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f8f1fec3e04224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a34c035365342e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50e57c8743243a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f8f1fec3e04224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf209c8460da84017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a34c035365342e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,248</x:t>
-[...387 lines deleted...]
-          <x:t>141,414</x:t>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>