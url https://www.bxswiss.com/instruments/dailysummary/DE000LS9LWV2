--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9e49d67f7742e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1003f7638143c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a34c035365342e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a0be9ec1384281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf209c8460da84017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a34c035365342e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360eefac16744c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a0be9ec1384281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>