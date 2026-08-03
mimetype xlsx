--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1003f7638143c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8123817dba5847bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a0be9ec1384281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02030348b54f413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360eefac16744c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a0be9ec1384281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a81426d7d54446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02030348b54f413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>