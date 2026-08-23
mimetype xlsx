--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8123817dba5847bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffba799ee445414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02030348b54f413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820481ea7284487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a81426d7d54446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02030348b54f413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb915ee6b65348b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820481ea7284487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>