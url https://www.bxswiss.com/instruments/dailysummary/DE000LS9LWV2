--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffba799ee445414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74493959fbfd492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820481ea7284487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2d26a3e7d5346de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb915ee6b65348b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820481ea7284487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42b5575efa04eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2d26a3e7d5346de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SpecBuy Strategy A1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>