--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c86f00160a4eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ff963be8a143fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1402b73b9860464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893bd80ae8f54005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f3cbce6d6847a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1402b73b9860464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c7aaaa018bd4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893bd80ae8f54005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>