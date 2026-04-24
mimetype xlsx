--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ff963be8a143fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfc5b26fae44a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893bd80ae8f54005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5609e202a94dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c7aaaa018bd4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893bd80ae8f54005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02069afc622443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5609e202a94dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>