--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfc5b26fae44a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95cd90f5f6b4160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5609e202a94dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87387e9a177742b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02069afc622443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5609e202a94dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c7374007da4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87387e9a177742b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>