--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95cd90f5f6b4160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddc73d5eb7f4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87387e9a177742b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723f270766824918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c7374007da4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87387e9a177742b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa8b92e8ac14838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723f270766824918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>