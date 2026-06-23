--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddc73d5eb7f4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf888d891e3164d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723f270766824918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4982999bc6c49f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa8b92e8ac14838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723f270766824918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240d5d35af0c4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4982999bc6c49f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>