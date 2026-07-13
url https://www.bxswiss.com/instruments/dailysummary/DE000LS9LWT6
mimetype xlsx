--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf888d891e3164d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593103dad392460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4982999bc6c49f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b141ce05b4144bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240d5d35af0c4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4982999bc6c49f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R558ccc9c789b47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b141ce05b4144bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>