--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593103dad392460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796b01c3775e4081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b141ce05b4144bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2e9fa711cd4238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R558ccc9c789b47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b141ce05b4144bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4acfe01e0b45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2e9fa711cd4238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>