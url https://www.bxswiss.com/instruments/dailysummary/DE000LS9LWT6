--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796b01c3775e4081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3267f8426474a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2e9fa711cd4238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef8507295c64aa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4acfe01e0b45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2e9fa711cd4238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R931cb32731444f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef8507295c64aa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>