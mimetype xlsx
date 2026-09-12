--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3267f8426474a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabb23d66d124758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef8507295c64aa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd23bd25d3204d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R931cb32731444f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef8507295c64aa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730873373fb04d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd23bd25d3204d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>