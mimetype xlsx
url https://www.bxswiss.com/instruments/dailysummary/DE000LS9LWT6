--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabb23d66d124758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f348c511704f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd23bd25d3204d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb28a291c25f4b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730873373fb04d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd23bd25d3204d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e779befac224695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb28a291c25f4b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>