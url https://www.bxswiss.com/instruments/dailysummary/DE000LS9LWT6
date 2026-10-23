--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f348c511704f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7fa4f1767d4918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb28a291c25f4b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e957b8e5db8416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e779befac224695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb28a291c25f4b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R652e225547ba4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e957b8e5db8416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Tech &amp; Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>