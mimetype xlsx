--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5932776acc134bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2669bab87542fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22cf954fa7f41ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b50b1e5133e4562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c09ae3bea74223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22cf954fa7f41ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a68eb52de14ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b50b1e5133e4562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Consumer &amp; Finance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...21 lines deleted...]
-          <x:t>211,273</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,541</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...496 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>