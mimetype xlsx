--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2669bab87542fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb269cfe90f80449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b50b1e5133e4562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5f5b383f2a42b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a68eb52de14ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b50b1e5133e4562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9829e7c4c73434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5f5b383f2a42b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Consumer &amp; Finance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>