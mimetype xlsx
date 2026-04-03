--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a8c05d3f314ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed732a06a664d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7db0578cb9e4b83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b46973eb88492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb56bbbfbee4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7db0578cb9e4b83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829fa62b4fd14982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b46973eb88492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Consumer &amp; Finance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>