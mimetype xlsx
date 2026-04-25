--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed732a06a664d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb14d083cda40a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b46973eb88492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaae3b82fef7475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829fa62b4fd14982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b46973eb88492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514913093d184888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaae3b82fef7475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Consumer &amp; Finance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>