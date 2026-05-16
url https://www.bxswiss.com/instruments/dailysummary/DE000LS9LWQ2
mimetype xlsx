--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb14d083cda40a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe785c2d9dec4ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaae3b82fef7475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec6cd20eaf94581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514913093d184888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaae3b82fef7475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676149f748b14f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec6cd20eaf94581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Consumer &amp; Finance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>