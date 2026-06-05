--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe785c2d9dec4ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d8d06f08b542ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec6cd20eaf94581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd47e86cc369b4044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676149f748b14f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec6cd20eaf94581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22c829bfdcf4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd47e86cc369b4044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Consumer &amp; Finance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>