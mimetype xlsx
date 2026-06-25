--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d8d06f08b542ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2033dc212bee4e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd47e86cc369b4044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b27f94e5d949cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22c829bfdcf4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd47e86cc369b4044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51efd92ab4124f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b27f94e5d949cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Consumer &amp; Finance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>