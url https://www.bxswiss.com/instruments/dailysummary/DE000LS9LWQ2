--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2033dc212bee4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f79d19c5df49d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b27f94e5d949cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620bf7f316c74f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51efd92ab4124f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b27f94e5d949cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e884387a1234431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620bf7f316c74f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Consumer &amp; Finance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>