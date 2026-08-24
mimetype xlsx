--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f79d19c5df49d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14db4bb29b74022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620bf7f316c74f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c04003735f4075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e884387a1234431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620bf7f316c74f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5035d88ea88748cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c04003735f4075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Consumer &amp; Finance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>203,384</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>