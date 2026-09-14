--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14db4bb29b74022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5932776acc134bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c04003735f4075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22cf954fa7f41ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5035d88ea88748cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c04003735f4075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c09ae3bea74223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22cf954fa7f41ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Consumer &amp; Finance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,541</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>