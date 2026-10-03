--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01de20827584449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b523cffec4343ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3c6ed48a154cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841ee8c8d6264538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82681a04c30f4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3c6ed48a154cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8336971bac2c420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841ee8c8d6264538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,488</x:t>
-[...414 lines deleted...]
-          <x:t>60,196</x:t>
+          <x:t>59,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>