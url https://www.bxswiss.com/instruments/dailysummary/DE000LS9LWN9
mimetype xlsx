--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b523cffec4343ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d4f10eef1f4078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841ee8c8d6264538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a1e6d3ac65f49dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8336971bac2c420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841ee8c8d6264538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94c4fdca3d0440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a1e6d3ac65f49dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>59,560</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>