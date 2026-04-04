--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b87799c50a42c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9051ebd968a14b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d678ea155949cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra878b74e3b9642c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bb75ba0acf469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d678ea155949cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd42e7110ad74567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra878b74e3b9642c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>58,137</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,934</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>58,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,636</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>