--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9051ebd968a14b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0171d55394984cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra878b74e3b9642c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a90f525ae954fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd42e7110ad74567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra878b74e3b9642c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3256ee06134b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a90f525ae954fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>