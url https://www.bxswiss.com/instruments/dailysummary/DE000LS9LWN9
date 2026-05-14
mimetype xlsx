--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0171d55394984cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09217ff9d3dc49f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a90f525ae954fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4edbd6f7fe34748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3256ee06134b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a90f525ae954fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c32898e5db4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4edbd6f7fe34748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>58,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>58,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>58,713</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>