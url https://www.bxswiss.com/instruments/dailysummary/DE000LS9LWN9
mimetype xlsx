--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09217ff9d3dc49f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409214c6ef5d4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4edbd6f7fe34748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933746cd00e44cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c32898e5db4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4edbd6f7fe34748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6efc3fdb00ef4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933746cd00e44cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>