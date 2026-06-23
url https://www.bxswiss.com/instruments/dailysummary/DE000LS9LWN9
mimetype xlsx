--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409214c6ef5d4b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14695f420844b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933746cd00e44cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82f3d877c8d4b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6efc3fdb00ef4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933746cd00e44cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148667ef2d29413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82f3d877c8d4b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>58,592</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,509</x:t>
-[...119 lines deleted...]
-          <x:t>58,052</x:t>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>57,951</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>