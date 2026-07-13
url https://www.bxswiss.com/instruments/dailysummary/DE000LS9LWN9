--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14695f420844b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4d882e416f4fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82f3d877c8d4b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2475dfea1b4725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148667ef2d29413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82f3d877c8d4b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f132b4e9af94167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2475dfea1b4725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>58,266</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,235</x:t>
-[...249 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>58,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,545</x:t>
-[...26 lines deleted...]
-          <x:t>58,539</x:t>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,443</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>58,368</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>58,573</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>