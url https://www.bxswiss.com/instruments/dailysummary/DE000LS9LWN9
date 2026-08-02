--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4d882e416f4fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b1ff23201c482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2475dfea1b4725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076060a9d4484038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f132b4e9af94167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2475dfea1b4725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd6233e60ab84b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076060a9d4484038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>58,539</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,443</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>58,368</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>58,466</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,417</x:t>
-[...80 lines deleted...]
-          <x:t>58,445</x:t>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,571</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>58,492</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>