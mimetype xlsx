--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b1ff23201c482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c83d6ca23c24e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076060a9d4484038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R400ab4c761a8489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd6233e60ab84b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076060a9d4484038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef4ea33193342fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R400ab4c761a8489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>