--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c83d6ca23c24e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01de20827584449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R400ab4c761a8489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3c6ed48a154cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef4ea33193342fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R400ab4c761a8489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82681a04c30f4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3c6ed48a154cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Rise International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>59,165</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,291</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>59,556</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,371</x:t>
-[...166 lines deleted...]
-          <x:t>59,459</x:t>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>