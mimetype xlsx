--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c047fe2b3a45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7b0676184d487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa89b917e374339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9326a51e56444ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b05c9dab49844fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa89b917e374339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d06f1258cf4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9326a51e56444ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>