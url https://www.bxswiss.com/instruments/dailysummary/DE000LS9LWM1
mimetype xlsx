--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7b0676184d487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516ddc8814424064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9326a51e56444ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3debde0ad8cc4271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d06f1258cf4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9326a51e56444ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643b688e54474f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3debde0ad8cc4271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>