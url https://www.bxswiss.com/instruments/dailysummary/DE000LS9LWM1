--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516ddc8814424064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6859c80a63b14a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3debde0ad8cc4271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62148ca2c9d045d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643b688e54474f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3debde0ad8cc4271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref06686de3cd47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62148ca2c9d045d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>165,919</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>