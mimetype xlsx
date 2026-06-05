--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6859c80a63b14a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92bfb15493ec4aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62148ca2c9d045d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1252ce4c51f8496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref06686de3cd47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62148ca2c9d045d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3bbcfd031b4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1252ce4c51f8496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,077</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>166,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,531</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>