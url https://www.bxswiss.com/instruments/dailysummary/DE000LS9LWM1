--- v9 (2026-06-05)
+++ v10 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92bfb15493ec4aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368017d379984580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1252ce4c51f8496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea4ffcc020a40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3bbcfd031b4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1252ce4c51f8496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3e44644faa41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea4ffcc020a40ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>169,653</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,808</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>170,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>