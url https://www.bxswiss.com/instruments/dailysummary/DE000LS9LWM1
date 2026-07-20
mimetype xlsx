--- v10 (2026-06-29)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368017d379984580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5282d2f7e34fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea4ffcc020a40ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9255aa0a60f41ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3e44644faa41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea4ffcc020a40ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0faca6150c1d48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9255aa0a60f41ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>175,633</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,761</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>175,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,851</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>