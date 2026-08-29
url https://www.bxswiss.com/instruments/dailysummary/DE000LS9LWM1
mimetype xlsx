--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5282d2f7e34fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9b77d35e0b4ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9255aa0a60f41ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1cd18f140a400c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0faca6150c1d48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9255aa0a60f41ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4cc29be41e4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1cd18f140a400c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>174,858</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>