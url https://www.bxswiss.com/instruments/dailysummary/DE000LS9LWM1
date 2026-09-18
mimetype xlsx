--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9b77d35e0b4ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2311bfb62d49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1cd18f140a400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ce1d20ec664a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4cc29be41e4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1cd18f140a400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0270af20b14760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ce1d20ec664a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,138</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>