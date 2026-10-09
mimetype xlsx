--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2311bfb62d49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8763cfd3bba4f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ce1d20ec664a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8554d88857ac4f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0270af20b14760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ce1d20ec664a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ce2801305c4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8554d88857ac4f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>