--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8763cfd3bba4f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2314e10bf04e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8554d88857ac4f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ace150670554d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ce2801305c4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8554d88857ac4f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec3e826dba24cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ace150670554d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>