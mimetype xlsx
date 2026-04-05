--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd42c99beb44f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76405aee752a4674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ab4c08d96940e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bc780a7dbd4b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28fb924c027c47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ab4c08d96940e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0c162e523f48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bc780a7dbd4b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Small Caps Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>