--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76405aee752a4674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53bb67dcdcb47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bc780a7dbd4b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc14d65ee0a4728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0c162e523f48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bc780a7dbd4b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc51928b9d64370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc14d65ee0a4728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Small Caps Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>