--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53bb67dcdcb47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3974aecfb0854c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc14d65ee0a4728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720e8c2c7e524ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc51928b9d64370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc14d65ee0a4728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44be034a70f04346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720e8c2c7e524ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Small Caps Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>