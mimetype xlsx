--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3974aecfb0854c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99191c64da354d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720e8c2c7e524ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5574e58f15c3452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44be034a70f04346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720e8c2c7e524ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6acd68b5b044f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5574e58f15c3452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Small Caps Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>