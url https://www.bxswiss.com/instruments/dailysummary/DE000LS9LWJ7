--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99191c64da354d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1640c6223fc4e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5574e58f15c3452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2978f158ae834563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6acd68b5b044f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5574e58f15c3452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5076573a78f441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2978f158ae834563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Small Caps Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>