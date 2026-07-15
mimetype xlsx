--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1640c6223fc4e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314f41ac1d0a47f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2978f158ae834563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0685b7f9b1974d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5076573a78f441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2978f158ae834563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36cebebf91704caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0685b7f9b1974d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Small Caps Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>243,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>