--- v11 (2026-07-15)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314f41ac1d0a47f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R755cb6242e2a42f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0685b7f9b1974d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392ffc41b7824e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36cebebf91704caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0685b7f9b1974d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9739f4ca36446b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392ffc41b7824e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Small Caps Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>236,064</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>