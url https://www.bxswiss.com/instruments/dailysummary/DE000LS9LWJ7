--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R755cb6242e2a42f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609ea9ff07dc43cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392ffc41b7824e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ada059d479c4543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9739f4ca36446b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392ffc41b7824e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f05ee9302b4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ada059d479c4543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Small Caps Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>228,472</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,973</x:t>
-[...485 lines deleted...]
-          <x:t>225,059</x:t>
+          <x:t>223,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>