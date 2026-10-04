--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609ea9ff07dc43cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1329e169559347e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ada059d479c4543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38173b6e1b444661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f05ee9302b4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ada059d479c4543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6876b2b0dc864503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38173b6e1b444661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Small Caps Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...244 lines deleted...]
-          <x:t>227,406</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>226,349</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...46 lines deleted...]
-          <x:t>227,528</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>