--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1329e169559347e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9547f9a8ce7f41c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38173b6e1b444661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8afbc51b4c406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6876b2b0dc864503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38173b6e1b444661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf416545d5baa41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8afbc51b4c406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MK Small Caps Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>226,349</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>