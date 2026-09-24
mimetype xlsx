--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29be5923cfd2419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52472003d5594063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690ec338e6dd4f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ac8d369f4040a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004fdc24424f4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690ec338e6dd4f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d94fb1e994400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ac8d369f4040a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor Rel Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>116,439</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,248</x:t>
-[...517 lines deleted...]
-          <x:t>116,345</x:t>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>