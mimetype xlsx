--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52472003d5594063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d166902b85c4d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ac8d369f4040a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf867b5447a4469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d94fb1e994400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ac8d369f4040a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0517ab1fbf234ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf867b5447a4469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor Rel Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,878</x:t>
-[...360 lines deleted...]
-          <x:t>118,716</x:t>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>