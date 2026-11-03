--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d166902b85c4d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff487cfd360f40a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf867b5447a4469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cf705918a94ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0517ab1fbf234ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf867b5447a4469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccdfe687efd54eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cf705918a94ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor Rel Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>