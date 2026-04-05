--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba09e68fe47c4e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48982bbfc1c40e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048c7b7230074b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0c3c49a8d34a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb2041dc86c4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048c7b7230074b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e06c5b347db45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0c3c49a8d34a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor Rel Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>112,760</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,980</x:t>
-[...254 lines deleted...]
-          <x:t>111,155</x:t>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,090</x:t>
-[...4 lines deleted...]
-          <x:t>111,420</x:t>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>