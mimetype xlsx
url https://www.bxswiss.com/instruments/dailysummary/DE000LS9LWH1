--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48982bbfc1c40e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85da7b2a0044224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0c3c49a8d34a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf21ec7dfd644d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e06c5b347db45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0c3c49a8d34a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4ab6dc892343ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf21ec7dfd644d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor Rel Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>