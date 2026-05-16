--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85da7b2a0044224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfd518884124c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf21ec7dfd644d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c368624a285459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4ab6dc892343ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf21ec7dfd644d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b53104191a474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c368624a285459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor Rel Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>