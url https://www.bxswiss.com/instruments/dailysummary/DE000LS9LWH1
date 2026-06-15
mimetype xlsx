--- v8 (2026-05-16)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfd518884124c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07f3025a6354557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c368624a285459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb04d82864474456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b53104191a474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c368624a285459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb0c060094f94cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb04d82864474456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor Rel Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>