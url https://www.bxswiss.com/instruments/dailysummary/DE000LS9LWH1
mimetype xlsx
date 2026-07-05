--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07f3025a6354557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52551c544ef4112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb04d82864474456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61137cd010145cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb0c060094f94cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb04d82864474456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc89c57b09c4565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61137cd010145cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor Rel Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...65 lines deleted...]
-          <x:t>116,755</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,310</x:t>
-[...463 lines deleted...]
-          <x:t>119,036</x:t>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>