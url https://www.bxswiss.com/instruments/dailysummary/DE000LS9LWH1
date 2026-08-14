--- v10 (2026-07-05)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52551c544ef4112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re015674a156c4d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61137cd010145cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052d4bf32d91451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc89c57b09c4565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61137cd010145cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776866718b3e4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052d4bf32d91451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor Rel Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>116,070</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>