--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re015674a156c4d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29be5923cfd2419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052d4bf32d91451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690ec338e6dd4f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776866718b3e4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052d4bf32d91451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004fdc24424f4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690ec338e6dd4f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfrist-Investor Rel Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>116,206</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,981</x:t>
-[...421 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>116,874</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>