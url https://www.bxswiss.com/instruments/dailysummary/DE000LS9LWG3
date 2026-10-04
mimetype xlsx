--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cc502b16924a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4a837e55174dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897e3b1ad9cf47a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cdd708ccacb4a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d51587111a74a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897e3b1ad9cf47a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4a9475506247c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cdd708ccacb4a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meister des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>