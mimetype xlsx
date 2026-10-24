--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4a837e55174dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93d3ae99f074230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cdd708ccacb4a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd625b9fded4bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4a9475506247c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cdd708ccacb4a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71f892b320fb4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd625b9fded4bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meister des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,445</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>171,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,262</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>