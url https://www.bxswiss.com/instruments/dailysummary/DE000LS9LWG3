--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d94e5ee1f44e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41ca9914aef46c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b07c56f4ee1419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f7ab575a151414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3602fe2008254724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b07c56f4ee1419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38222cb45c945df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f7ab575a151414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meister des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,630</x:t>
-[...414 lines deleted...]
-          <x:t>141,220</x:t>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>