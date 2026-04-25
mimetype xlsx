--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41ca9914aef46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7b322bac36470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f7ab575a151414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24cfc898e914d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38222cb45c945df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f7ab575a151414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d177e7ea5c451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24cfc898e914d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meister des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>139,024</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,571</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,864</x:t>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>