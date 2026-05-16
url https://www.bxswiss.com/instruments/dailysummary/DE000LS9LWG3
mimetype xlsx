--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7b322bac36470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1de8b158d3432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24cfc898e914d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2c5eddac4c84008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d177e7ea5c451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24cfc898e914d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8155fe4d2eed4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2c5eddac4c84008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meister des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>