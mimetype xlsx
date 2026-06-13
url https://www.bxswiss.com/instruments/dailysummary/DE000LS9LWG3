--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1de8b158d3432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1d9b7acf9f4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2c5eddac4c84008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ca744c92824cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8155fe4d2eed4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2c5eddac4c84008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5e94a4199d438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ca744c92824cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meister des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>