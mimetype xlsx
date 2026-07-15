--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1d9b7acf9f4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf32bfad7c2e436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ca744c92824cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd112c3eaa3264b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5e94a4199d438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ca744c92824cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R794b1a950f0f4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd112c3eaa3264b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meister des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>167,605</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>