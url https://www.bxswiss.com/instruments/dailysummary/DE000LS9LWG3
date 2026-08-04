--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf32bfad7c2e436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re862a83f47144749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd112c3eaa3264b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9232e41178584a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R794b1a950f0f4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd112c3eaa3264b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1e81e952554840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9232e41178584a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meister des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>