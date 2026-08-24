--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re862a83f47144749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65806d7716a54ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9232e41178584a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333b7e50d1e04843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1e81e952554840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9232e41178584a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5aae5bfd3f845c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333b7e50d1e04843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meister des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>169,617</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,143</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>166,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>