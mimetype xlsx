--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65806d7716a54ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cc502b16924a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333b7e50d1e04843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897e3b1ad9cf47a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5aae5bfd3f845c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333b7e50d1e04843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d51587111a74a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897e3b1ad9cf47a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meister des Suedens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>