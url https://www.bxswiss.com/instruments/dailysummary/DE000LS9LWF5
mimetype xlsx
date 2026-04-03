--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471d67b6ceee48b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f9c4e2e120449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb596113e064ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebc644353f34c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b325b428aef456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb596113e064ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafabee07b9f243b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebc644353f34c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Future Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,327 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...275 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>