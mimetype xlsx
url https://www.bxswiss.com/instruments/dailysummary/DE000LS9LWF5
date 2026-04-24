--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f9c4e2e120449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec24202e9f048f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebc644353f34c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra68e1dd579174576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafabee07b9f243b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebc644353f34c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b65f97a9a6b4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra68e1dd579174576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Future Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>