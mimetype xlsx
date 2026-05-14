--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec24202e9f048f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0ffa77cc364436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra68e1dd579174576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a81ce8c6de4767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b65f97a9a6b4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra68e1dd579174576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8a1dc41dc5408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a81ce8c6de4767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Future Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>