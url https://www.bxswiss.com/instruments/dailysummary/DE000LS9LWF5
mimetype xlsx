--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0ffa77cc364436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6596c733f743af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a81ce8c6de4767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de75b571c91470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8a1dc41dc5408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a81ce8c6de4767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9149139bfb20416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de75b571c91470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Future Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>