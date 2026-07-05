--- v10 (2026-06-13)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6596c733f743af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0652e8944c2e42d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de75b571c91470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee803ce3c274cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9149139bfb20416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de75b571c91470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85b63be5ccd4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee803ce3c274cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Future Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>