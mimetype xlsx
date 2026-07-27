--- v11 (2026-07-05)
+++ v12 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0652e8944c2e42d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra304edf532994a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee803ce3c274cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re430c51b181c4595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85b63be5ccd4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee803ce3c274cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b01371718014ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re430c51b181c4595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Future Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>