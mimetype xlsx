--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra304edf532994a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a79d5a886b4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re430c51b181c4595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027957189abb4898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b01371718014ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re430c51b181c4595" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c4f788050540e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027957189abb4898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Future Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>