--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a79d5a886b4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21984d835784e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027957189abb4898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d9f8548ee24d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c4f788050540e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027957189abb4898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca95bf06aa844ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d9f8548ee24d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Future Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LWF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,332</x:t>
@@ -764,31 +286,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>