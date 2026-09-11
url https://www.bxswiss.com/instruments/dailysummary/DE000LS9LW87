--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4f584e30d542f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b3533c730b4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re384f59bcb2d497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R207fc9178fd24037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67e10001b3d4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re384f59bcb2d497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2522d1ca8e4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R207fc9178fd24037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology + Sports AlphaBeta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>381,136</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>377,404</x:t>
-[...308 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>388,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>377,017</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>