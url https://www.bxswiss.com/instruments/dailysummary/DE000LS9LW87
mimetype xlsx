--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b3533c730b4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa3533146a84473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R207fc9178fd24037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dda9e9e5aa7440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2522d1ca8e4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R207fc9178fd24037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf471445c7bb34bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dda9e9e5aa7440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology + Sports AlphaBeta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,064</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>