--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa3533146a84473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf727b533598442be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dda9e9e5aa7440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6cdc668541b47f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf471445c7bb34bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dda9e9e5aa7440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1715bd3a5da444a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6cdc668541b47f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology + Sports AlphaBeta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>