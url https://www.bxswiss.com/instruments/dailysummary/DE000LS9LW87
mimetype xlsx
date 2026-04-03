--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca36a17905a4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a19b302674c4370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d77dcde45c4a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2c436619884b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d7a61951e3458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d77dcde45c4a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5915b4a1f3465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2c436619884b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology + Sports AlphaBeta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>