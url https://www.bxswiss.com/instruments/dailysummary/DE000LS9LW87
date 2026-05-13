--- v6 (2026-04-03)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a19b302674c4370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44bd1c557284f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2c436619884b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5834689691f44cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5915b4a1f3465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2c436619884b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra404345c6a4b4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5834689691f44cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology + Sports AlphaBeta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>278,188</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>