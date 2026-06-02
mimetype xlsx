--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44bd1c557284f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7d70928fb743e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5834689691f44cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e2f0569e8f4195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra404345c6a4b4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5834689691f44cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7147e274ff734a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e2f0569e8f4195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology + Sports AlphaBeta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>