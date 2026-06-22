--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7d70928fb743e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fc8389be164b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e2f0569e8f4195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra581fb798214428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7147e274ff734a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e2f0569e8f4195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da31f742d0d45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra581fb798214428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology + Sports AlphaBeta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,512 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>