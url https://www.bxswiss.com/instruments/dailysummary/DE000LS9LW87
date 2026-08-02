--- v9 (2026-06-22)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fc8389be164b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2d4dca5ec54a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra581fb798214428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220226db25cd4769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da31f742d0d45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra581fb798214428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa07038f54c44190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220226db25cd4769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology + Sports AlphaBeta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...479 lines deleted...]
-          <x:t>434,411</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>