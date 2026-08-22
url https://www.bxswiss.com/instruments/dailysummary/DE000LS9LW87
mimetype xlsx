--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2d4dca5ec54a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4f584e30d542f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220226db25cd4769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re384f59bcb2d497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa07038f54c44190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220226db25cd4769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67e10001b3d4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re384f59bcb2d497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology + Sports AlphaBeta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>