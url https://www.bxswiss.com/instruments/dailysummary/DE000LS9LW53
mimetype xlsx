--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee85df3df004b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63a389e69ce4348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228cc929aeef43e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ee2ad3fd2d45ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2450ba59d4df43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228cc929aeef43e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref22bbaaf0c04d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ee2ad3fd2d45ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilderberg Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>