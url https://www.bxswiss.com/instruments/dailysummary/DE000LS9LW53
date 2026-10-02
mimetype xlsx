--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63a389e69ce4348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100858414b414408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ee2ad3fd2d45ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede6a9f21c194af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref22bbaaf0c04d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ee2ad3fd2d45ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1222652dcfd4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede6a9f21c194af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilderberg Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>