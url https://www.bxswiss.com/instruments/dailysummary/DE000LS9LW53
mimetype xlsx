--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100858414b414408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ab56c81b904a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede6a9f21c194af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3151b18587df4fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1222652dcfd4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede6a9f21c194af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a01a0b9c5e47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3151b18587df4fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilderberg Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>