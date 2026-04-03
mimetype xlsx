--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d53be1fbc024d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3fa2d1d601846ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412a7ff71bbd4858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2518b46c7f3b4291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480a34aeecc84ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412a7ff71bbd4858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a3ddd187ca418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2518b46c7f3b4291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilderberg Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>