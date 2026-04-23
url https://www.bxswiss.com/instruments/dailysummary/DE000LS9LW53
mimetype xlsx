--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3fa2d1d601846ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62baedf154224e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2518b46c7f3b4291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f73d56502cc4654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a3ddd187ca418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2518b46c7f3b4291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3a592a473f4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f73d56502cc4654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilderberg Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,328 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>