--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62baedf154224e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282ce242190a4e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f73d56502cc4654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e67aa1137340db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3a592a473f4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f73d56502cc4654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd728ff1332354678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e67aa1137340db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilderberg Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>117,908</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,008</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>125,643</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>