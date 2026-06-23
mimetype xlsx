--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282ce242190a4e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8563370014410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e67aa1137340db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba0bcda94a947fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd728ff1332354678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e67aa1137340db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1068819678884515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba0bcda94a947fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilderberg Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>118,771</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,485</x:t>
-[...296 lines deleted...]
-          <x:t>120,205</x:t>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>