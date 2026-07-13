--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8563370014410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712c6fa8094546e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba0bcda94a947fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee333d0f44a4990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1068819678884515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba0bcda94a947fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2e448908cc4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee333d0f44a4990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilderberg Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>