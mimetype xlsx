--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712c6fa8094546e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e8c852fe9c4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee333d0f44a4990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700d7d719a0a4f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2e448908cc4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee333d0f44a4990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6700874403204929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700d7d719a0a4f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilderberg Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,029</x:t>
-[...183 lines deleted...]
-          <x:t>105,609</x:t>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,544</x:t>
-[...31 lines deleted...]
-          <x:t>109,237</x:t>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>