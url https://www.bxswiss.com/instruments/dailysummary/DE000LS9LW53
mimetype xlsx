--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e8c852fe9c4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee85df3df004b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700d7d719a0a4f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228cc929aeef43e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6700874403204929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700d7d719a0a4f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2450ba59d4df43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228cc929aeef43e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilderberg Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LW53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,148 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>105,609</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,544</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>109,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,085</x:t>
         </x:is>
       </x:c>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>