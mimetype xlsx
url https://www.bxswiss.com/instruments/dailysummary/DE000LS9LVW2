--- v13 (2026-09-04)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dfec401f04b49c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd6f7272df744ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8e1183ae954d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791eb5553038405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44494c098324e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8e1183ae954d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770a424cb22e410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791eb5553038405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>