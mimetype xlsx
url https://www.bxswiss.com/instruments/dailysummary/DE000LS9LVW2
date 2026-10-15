--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd6f7272df744ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b95dd6e8404859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791eb5553038405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3903c65beb9f4f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770a424cb22e410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791eb5553038405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec16fe516994480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3903c65beb9f4f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>177,325</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,213</x:t>
-[...102 lines deleted...]
-          <x:t>170,624</x:t>
+          <x:t>177,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>171,744</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>