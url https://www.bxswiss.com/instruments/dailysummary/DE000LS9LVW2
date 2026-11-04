--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b95dd6e8404859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15744c9aec304deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3903c65beb9f4f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c82f809c53643e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec16fe516994480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3903c65beb9f4f25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffd4946f574435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c82f809c53643e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>