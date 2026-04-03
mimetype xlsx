--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1ad44905844f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a3d9de197a4385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ee7b4917e2490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd3d9bceb354a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294307d507264d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ee7b4917e2490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e8d219d5a94300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd3d9bceb354a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>