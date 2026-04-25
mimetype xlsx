--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a3d9de197a4385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc026678a5f41a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd3d9bceb354a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479c61d8ab384557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e8d219d5a94300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd3d9bceb354a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc85810086e34759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479c61d8ab384557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>155,253</x:t>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,629</x:t>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>