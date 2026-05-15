--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc026678a5f41a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23fd7d97819747d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479c61d8ab384557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R589ae5b7fd994e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc85810086e34759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479c61d8ab384557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9acc558e0d149db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R589ae5b7fd994e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>