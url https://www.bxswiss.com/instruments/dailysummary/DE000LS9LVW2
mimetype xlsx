--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23fd7d97819747d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ecc35233aa946eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R589ae5b7fd994e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bfbe9adb814bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9acc558e0d149db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R589ae5b7fd994e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e8fa1205d24db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bfbe9adb814bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>