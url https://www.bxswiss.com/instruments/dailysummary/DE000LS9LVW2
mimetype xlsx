--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ecc35233aa946eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb0bef57ee94bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bfbe9adb814bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9d9a86bf294455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e8fa1205d24db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bfbe9adb814bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101f1412cfef45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9d9a86bf294455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>