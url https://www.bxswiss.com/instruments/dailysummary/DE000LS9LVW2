--- v9 (2026-07-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb0bef57ee94bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec77fcda173b4109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9d9a86bf294455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e5577bc6c84b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101f1412cfef45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9d9a86bf294455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4765f37020c442af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e5577bc6c84b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>