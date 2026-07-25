--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec77fcda173b4109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633bc678e8104d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e5577bc6c84b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb8a9feb85f46a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4765f37020c442af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e5577bc6c84b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d045ef258b4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb8a9feb85f46a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>