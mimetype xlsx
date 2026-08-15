--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633bc678e8104d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7cc1d215e44865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb8a9feb85f46a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3bc6e2c62e43b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d045ef258b4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb8a9feb85f46a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe7ddbb82fd4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3bc6e2c62e43b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>