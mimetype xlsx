--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7cc1d215e44865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dfec401f04b49c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3bc6e2c62e43b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8e1183ae954d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe7ddbb82fd4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3bc6e2c62e43b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44494c098324e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8e1183ae954d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / DACH L-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>