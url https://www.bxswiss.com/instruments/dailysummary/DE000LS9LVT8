--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5b65aba1f04c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e89ba62272428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf2df4ac10a44ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede108c304a3476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d2fde11e7e4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf2df4ac10a44ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1d7701ab5a447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede108c304a3476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.040,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.080,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.039,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.074,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.078,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.091,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.073,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.076,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>