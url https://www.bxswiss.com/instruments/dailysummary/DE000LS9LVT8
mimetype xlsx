--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e89ba62272428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2e5ba0e0454288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede108c304a3476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd041a5f5d54ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1d7701ab5a447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede108c304a3476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571ae21dad5a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd041a5f5d54ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.029,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.071,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.029,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.054,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.035,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.052,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.022,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.047,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>