--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2e5ba0e0454288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7084472c00e44897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd041a5f5d54ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R577aa5bb22974c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571ae21dad5a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd041a5f5d54ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re684a4c30f8d48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R577aa5bb22974c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.090,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.102,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.089,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.099,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.171,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.180,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.165,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.175,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>