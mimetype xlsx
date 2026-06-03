--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7084472c00e44897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef150e404034968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R577aa5bb22974c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3d150a0cd349b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re684a4c30f8d48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R577aa5bb22974c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefd85cc050546b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3d150a0cd349b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.230,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.232,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.213,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.218,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.325,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.341,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.308,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.337,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>