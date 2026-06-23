--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef150e404034968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f64ff4e0bdd486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3d150a0cd349b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f24e92925a4a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefd85cc050546b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3d150a0cd349b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb250b4af4fda4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f24e92925a4a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.312,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.319,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.306,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.317,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.386,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.405,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.381,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.400,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>