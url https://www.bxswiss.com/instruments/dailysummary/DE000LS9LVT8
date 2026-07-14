--- v12 (2026-06-23)
+++ v13 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f64ff4e0bdd486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6741f1c0d17412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f24e92925a4a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692e5363a9254fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb250b4af4fda4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f24e92925a4a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56181dd7853d449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692e5363a9254fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.311,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.334,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.305,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.333,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.422,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.433,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.403,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.409,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>