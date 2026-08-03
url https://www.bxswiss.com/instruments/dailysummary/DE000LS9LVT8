--- v13 (2026-07-14)
+++ v14 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6741f1c0d17412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31acc20bec34fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692e5363a9254fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753ea42338f14b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56181dd7853d449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692e5363a9254fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ea6a523d9f402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753ea42338f14b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.342,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.368,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.317,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.322,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.332,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.343,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.326,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.338,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>