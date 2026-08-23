--- v14 (2026-08-03)
+++ v15 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31acc20bec34fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe07217885264758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753ea42338f14b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9e0e9b84884805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ea6a523d9f402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753ea42338f14b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646f1c4a526944df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9e0e9b84884805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.315,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.338,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.304,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.336,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.247,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.264,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.218,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.221,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>