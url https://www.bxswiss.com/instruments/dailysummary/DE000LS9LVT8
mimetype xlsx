--- v15 (2026-08-23)
+++ v16 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe07217885264758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490bf4f7f24c42ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9e0e9b84884805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a1fe6c8e3549b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646f1c4a526944df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9e0e9b84884805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05bec6f8ace45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a1fe6c8e3549b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.298,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.314,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.297,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.309,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.279,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.285,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.271,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.278,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>