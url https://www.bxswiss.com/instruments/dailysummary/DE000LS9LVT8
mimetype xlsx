--- v16 (2026-09-12)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490bf4f7f24c42ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4c5f52c49a4941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a1fe6c8e3549b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acdea4978b34d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05bec6f8ace45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a1fe6c8e3549b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4348202f72a4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acdea4978b34d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.296,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.296,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.268,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.309,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.327,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.307,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.326,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>