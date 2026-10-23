--- v17 (2026-10-03)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4c5f52c49a4941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450042ecd2c746ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acdea4978b34d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7dab002b5740dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4348202f72a4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acdea4978b34d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5fd0071efb54c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7dab002b5740dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>White Mountain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.377,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.399,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.371,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.393,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.395,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.414,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.389,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.404,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>