--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77440f9ea4444159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe5b9477e4b4311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad9c87f05554ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126a2eb9cf2e4fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5fcb618b444bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad9c87f05554ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b199376a4fc40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126a2eb9cf2e4fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...41 lines deleted...]
-          <x:t>237,903</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,611</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>251,367</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>