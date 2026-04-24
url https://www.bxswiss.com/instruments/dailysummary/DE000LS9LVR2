--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe5b9477e4b4311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344a297fce5f4074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126a2eb9cf2e4fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761572b145724a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b199376a4fc40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126a2eb9cf2e4fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc3587ec22a42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761572b145724a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>