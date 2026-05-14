--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344a297fce5f4074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821470e534504d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761572b145724a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94cce6cd78d4f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc3587ec22a42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761572b145724a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca29c42d7764cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94cce6cd78d4f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>