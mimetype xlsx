--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821470e534504d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb68a328ff5d4994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94cce6cd78d4f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4f1687b64e48cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca29c42d7764cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94cce6cd78d4f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bbfcc0ed5c04f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4f1687b64e48cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>