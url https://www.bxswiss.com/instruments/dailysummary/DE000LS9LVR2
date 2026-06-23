--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb68a328ff5d4994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f0331b38504017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4f1687b64e48cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2832d8e814b41f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bbfcc0ed5c04f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4f1687b64e48cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f588792ff54484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2832d8e814b41f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>