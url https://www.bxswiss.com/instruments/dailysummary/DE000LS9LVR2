--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f0331b38504017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb247d08f54f4685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2832d8e814b41f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c177b632d141b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f588792ff54484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2832d8e814b41f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd2968b7f4c4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c177b632d141b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>