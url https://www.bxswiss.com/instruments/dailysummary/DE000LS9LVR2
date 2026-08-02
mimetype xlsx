--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb247d08f54f4685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63d33532e8c435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c177b632d141b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554690baafcb4290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd2968b7f4c4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c177b632d141b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3640a2553cbc460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554690baafcb4290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>