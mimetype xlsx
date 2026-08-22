--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63d33532e8c435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3b7ec2847247ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554690baafcb4290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc5ed2677f342a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3640a2553cbc460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554690baafcb4290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041a1274c16b424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc5ed2677f342a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>