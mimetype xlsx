--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3b7ec2847247ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88fb7682944c4bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc5ed2677f342a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd090647dea418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041a1274c16b424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc5ed2677f342a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6b4d1477474453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd090647dea418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>