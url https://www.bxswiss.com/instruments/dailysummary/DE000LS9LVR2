--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88fb7682944c4bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53472d7082ac4cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd090647dea418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd336a68cc4944e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6b4d1477474453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd090647dea418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca1a5f7adf34c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd336a68cc4944e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>