--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53472d7082ac4cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6e0cfd39bd42e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd336a68cc4944e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264f099345934e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca1a5f7adf34c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd336a68cc4944e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f93ee4780634ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264f099345934e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D S-DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>