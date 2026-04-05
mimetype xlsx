--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc658161ab43b4943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39f29eb0f5f4b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9dfa497018b4852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f36ffe90994da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1e335827df4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9dfa497018b4852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbecb4bb1bb1943d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f36ffe90994da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsfaktor Fußball</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>