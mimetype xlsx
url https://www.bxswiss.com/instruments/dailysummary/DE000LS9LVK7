--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39f29eb0f5f4b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692604ba5a664412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f36ffe90994da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7258a13af024db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbecb4bb1bb1943d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f36ffe90994da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e32c9e1b844a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7258a13af024db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsfaktor Fußball</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>82,996</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>