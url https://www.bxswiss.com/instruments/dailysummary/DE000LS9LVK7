--- v7 (2026-05-15)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692604ba5a664412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f71a15c2b143fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7258a13af024db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b13a01575a41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e32c9e1b844a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7258a13af024db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ddd20ecf924a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b13a01575a41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsfaktor Fußball</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>85,514</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,142</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>85,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,907</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>