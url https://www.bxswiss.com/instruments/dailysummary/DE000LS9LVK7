--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f71a15c2b143fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d23f18f131b473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b13a01575a41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba71499e0a6471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ddd20ecf924a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b13a01575a41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6834f4c827d84ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba71499e0a6471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsfaktor Fußball</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>