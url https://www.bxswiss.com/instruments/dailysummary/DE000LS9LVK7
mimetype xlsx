--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d23f18f131b473c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcd602ddb684288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba71499e0a6471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6339badb892641ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6834f4c827d84ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba71499e0a6471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5a1ba4a2444573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6339badb892641ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsfaktor Fußball</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>