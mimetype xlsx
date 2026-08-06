--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcd602ddb684288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda95965cd1904b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6339badb892641ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa918d03be5c4f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5a1ba4a2444573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6339badb892641ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0debc147d3274dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa918d03be5c4f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsfaktor Fußball</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,095</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...602 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>