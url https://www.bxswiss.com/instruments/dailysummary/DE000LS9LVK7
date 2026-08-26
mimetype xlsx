--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda95965cd1904b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2a09f09ea04e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa918d03be5c4f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0699890c8324747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0debc147d3274dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa918d03be5c4f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88b31db072f647af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0699890c8324747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsfaktor Fußball</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>