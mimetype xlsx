--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2a09f09ea04e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b21884af60454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0699890c8324747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1433c972754a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88b31db072f647af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0699890c8324747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c069d6cc614955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1433c972754a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsfaktor Fußball</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>91,188</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,728</x:t>
-[...301 lines deleted...]
-          <x:t>91,272</x:t>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>