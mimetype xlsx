--- v3 (2026-03-14)
+++ v4 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369c49ddde854bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706bbf90de2c419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a4bc77981f4540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822a6b156d0949bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8d7391c5cf4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a4bc77981f4540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c83e1abcf84806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822a6b156d0949bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15er Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,567</x:t>
-[...387 lines deleted...]
-          <x:t>166,919</x:t>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>