--- v4 (2026-04-18)
+++ v5 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706bbf90de2c419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26acfe11e2614db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822a6b156d0949bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd569f6dc90b24892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c83e1abcf84806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822a6b156d0949bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd142f91fd714d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd569f6dc90b24892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15er Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>