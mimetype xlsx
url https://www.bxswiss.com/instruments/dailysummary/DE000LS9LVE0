--- v5 (2026-05-09)
+++ v6 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26acfe11e2614db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf288e9c084d24acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd569f6dc90b24892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336a8fd0b1634943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd142f91fd714d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd569f6dc90b24892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra14d9691bdda43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336a8fd0b1634943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15er Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>