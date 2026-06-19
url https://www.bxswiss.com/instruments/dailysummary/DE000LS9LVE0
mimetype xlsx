--- v6 (2026-05-29)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf288e9c084d24acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30296246e53c40ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336a8fd0b1634943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96eef16d74b4e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra14d9691bdda43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336a8fd0b1634943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4cb19d032174aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96eef16d74b4e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15er Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>