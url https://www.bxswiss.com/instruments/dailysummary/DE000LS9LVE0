--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30296246e53c40ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f74d95d360423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96eef16d74b4e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705664f663ba4d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4cb19d032174aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96eef16d74b4e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb081b216814a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705664f663ba4d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15er Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>181,295</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,362</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>180,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,123</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>