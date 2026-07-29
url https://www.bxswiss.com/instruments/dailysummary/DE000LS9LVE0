--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f74d95d360423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd33fbaf9424d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705664f663ba4d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d9733e21a145c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb081b216814a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705664f663ba4d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892df246698e46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d9733e21a145c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15er Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>