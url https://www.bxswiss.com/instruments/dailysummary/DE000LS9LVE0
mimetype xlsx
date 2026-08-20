--- v9 (2026-07-29)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd33fbaf9424d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb853eeae3dda4301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d9733e21a145c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d3902ef3674b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892df246698e46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d9733e21a145c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60f42a9f9a24f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d3902ef3674b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15er Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>