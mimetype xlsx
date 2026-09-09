--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb853eeae3dda4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00348d6e63d4d1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d3902ef3674b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4288604e7d7a4c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60f42a9f9a24f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d3902ef3674b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e54fc7d3034a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4288604e7d7a4c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15er Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>