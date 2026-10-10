--- v11 (2026-09-09)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00348d6e63d4d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdf87e51d8a4288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4288604e7d7a4c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630ee5a7f9484d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e54fc7d3034a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4288604e7d7a4c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43039786a31f4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630ee5a7f9484d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15er Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>195,192</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,004</x:t>
-[...512 lines deleted...]
-          <x:t>191,257</x:t>
+          <x:t>193,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>