--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdf87e51d8a4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re990682878534266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630ee5a7f9484d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748708738da34100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43039786a31f4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630ee5a7f9484d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd77dc6ae792a4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748708738da34100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15er Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LVE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>