--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbe5c266d1c4274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3d3e526207464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa89284970840c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153f5f8c787b48d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9265257485435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa89284970840c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0eacab9b77949b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153f5f8c787b48d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>