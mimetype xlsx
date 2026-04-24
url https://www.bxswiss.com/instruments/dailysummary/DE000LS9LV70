--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3d3e526207464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e64c55d5164804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153f5f8c787b48d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189daa6441ff4d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0eacab9b77949b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153f5f8c787b48d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da2d9b9204a405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189daa6441ff4d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>