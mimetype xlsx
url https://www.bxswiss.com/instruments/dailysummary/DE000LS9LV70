--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e64c55d5164804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e730607f24b4af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189daa6441ff4d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f5792fcaf4483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da2d9b9204a405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189daa6441ff4d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebaba38b6e7340f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f5792fcaf4483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>