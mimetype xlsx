--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e730607f24b4af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec44453bd7c4c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f5792fcaf4483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78ca81e39104eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebaba38b6e7340f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f5792fcaf4483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37f413c51c44a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78ca81e39104eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>