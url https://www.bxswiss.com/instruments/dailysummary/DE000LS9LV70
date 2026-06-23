--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec44453bd7c4c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7edb4c6a784b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78ca81e39104eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248232aa86e143ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37f413c51c44a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78ca81e39104eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69536c7819f4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248232aa86e143ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>