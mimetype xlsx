--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7edb4c6a784b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8f2c8450bf4a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248232aa86e143ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0641e8a862471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69536c7819f4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248232aa86e143ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13bdaaafee443a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0641e8a862471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>760,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>772,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>759,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>