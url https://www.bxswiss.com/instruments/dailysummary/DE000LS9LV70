--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8f2c8450bf4a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6202cdbbba9a4b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0641e8a862471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5858e6b73a4617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13bdaaafee443a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0641e8a862471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3d85b540224a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5858e6b73a4617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>736,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>691,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>