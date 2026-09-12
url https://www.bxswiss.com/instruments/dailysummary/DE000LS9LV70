--- v12 (2026-08-02)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6202cdbbba9a4b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975b37cb19264dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5858e6b73a4617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045a59eaa3494d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3d85b540224a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5858e6b73a4617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0325f0f5974c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045a59eaa3494d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>590,357</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>