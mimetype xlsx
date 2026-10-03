--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975b37cb19264dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26afbbdf47ed41ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045a59eaa3494d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73c9522afa44d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0325f0f5974c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045a59eaa3494d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re999bf20353141dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73c9522afa44d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>