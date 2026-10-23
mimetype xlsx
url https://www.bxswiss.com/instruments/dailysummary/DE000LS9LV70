--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26afbbdf47ed41ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdbdf3ce2164e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73c9522afa44d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab468dbf774a4352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re999bf20353141dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73c9522afa44d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df73317cc8b4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab468dbf774a4352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>