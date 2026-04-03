--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bccadc1a674654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27654ac0442b4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1193ce95e2a42b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbf5a0b119549e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8666e966f5540b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1193ce95e2a42b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a26013ccead4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbf5a0b119549e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>218,920</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>