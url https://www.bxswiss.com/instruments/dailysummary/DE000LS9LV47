--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27654ac0442b4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ec7b91b5b54bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbf5a0b119549e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c73a7370b5483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a26013ccead4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbf5a0b119549e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba1b54ca7754e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c73a7370b5483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>