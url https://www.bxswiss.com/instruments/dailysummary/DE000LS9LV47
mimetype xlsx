--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ec7b91b5b54bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc56612f13ba4842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c73a7370b5483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7d2eb1822c45df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba1b54ca7754e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c73a7370b5483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b1b464531924fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7d2eb1822c45df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>