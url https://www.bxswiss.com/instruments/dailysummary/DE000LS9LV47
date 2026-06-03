--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc56612f13ba4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc079aa65a97941d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7d2eb1822c45df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fefe0e3e69b4628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b1b464531924fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7d2eb1822c45df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747b00ec75e5445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fefe0e3e69b4628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>216,564</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...316 lines deleted...]
-          <x:t>227,532</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>