--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc079aa65a97941d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref16e487800b4e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fefe0e3e69b4628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5637c51abab541b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747b00ec75e5445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fefe0e3e69b4628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42688b94c347499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5637c51abab541b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>