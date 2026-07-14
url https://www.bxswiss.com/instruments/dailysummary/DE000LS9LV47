--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref16e487800b4e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf959497a45d4b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5637c51abab541b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cf464ab6044325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42688b94c347499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5637c51abab541b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf69a217f94c4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cf464ab6044325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>