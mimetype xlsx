--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf959497a45d4b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20240b7a31c43f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cf464ab6044325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d8f8238df54102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf69a217f94c4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cf464ab6044325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c2a21d34584e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d8f8238df54102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>