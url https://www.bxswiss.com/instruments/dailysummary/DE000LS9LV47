--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20240b7a31c43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c035e182a164ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d8f8238df54102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cef9a1c915141db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c2a21d34584e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d8f8238df54102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9686fe2e205c4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cef9a1c915141db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,013</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>