--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c035e182a164ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf651004ab4064f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cef9a1c915141db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fa4d23a7cf4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9686fe2e205c4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cef9a1c915141db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42789fc694924ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fa4d23a7cf4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>