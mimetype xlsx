--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf651004ab4064f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed04a70738d4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fa4d23a7cf4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e0824129904527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42789fc694924ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fa4d23a7cf4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8f104a89854a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e0824129904527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>