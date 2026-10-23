--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed04a70738d4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1bafd5ecd9436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e0824129904527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c75bac4dede40cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8f104a89854a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e0824129904527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227338457f574ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c75bac4dede40cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global PreciousMetals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>