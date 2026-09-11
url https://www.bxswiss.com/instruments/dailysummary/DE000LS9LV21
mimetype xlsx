--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df96efcdd8640cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2302aa220543ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee28c53d287450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb2073cda88540ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re02d73f3ce934edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee28c53d287450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601303f845dd47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb2073cda88540ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geringe KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>129,780</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>