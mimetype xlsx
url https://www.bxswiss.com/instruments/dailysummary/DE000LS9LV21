--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2302aa220543ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a82e7bf2994980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb2073cda88540ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50997a11cc3a4d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601303f845dd47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb2073cda88540ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa214faa1e74268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50997a11cc3a4d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geringe KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>