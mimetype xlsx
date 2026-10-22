--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a82e7bf2994980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1dc6cde7e414848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50997a11cc3a4d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8364eb70b99b40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa214faa1e74268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50997a11cc3a4d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99eb5e204e4040a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8364eb70b99b40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geringe KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>