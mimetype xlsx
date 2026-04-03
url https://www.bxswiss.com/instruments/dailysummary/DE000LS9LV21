--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2862e8b836784523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf05de30c1994c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c89544ce3d4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5cf2ec1e5f4416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14495030e7cc4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c89544ce3d4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e4aa774710454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5cf2ec1e5f4416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geringe KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>123,826</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>