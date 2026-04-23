--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf05de30c1994c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4fa6eb90804844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5cf2ec1e5f4416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9d458c279804530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e4aa774710454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5cf2ec1e5f4416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c4093a47f84434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9d458c279804530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geringe KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>