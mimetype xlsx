--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4fa6eb90804844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bbd5baa267467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9d458c279804530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c27f2c55e46419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c4093a47f84434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9d458c279804530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072aa48081cd404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c27f2c55e46419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geringe KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>114,915</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,692</x:t>
-[...242 lines deleted...]
-          <x:t>116,244</x:t>
+          <x:t>115,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>