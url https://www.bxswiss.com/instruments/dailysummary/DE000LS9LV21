--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bbd5baa267467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebad914c26414257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c27f2c55e46419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1c99c3bd97413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072aa48081cd404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c27f2c55e46419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5bd38b85ba0412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1c99c3bd97413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geringe KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>117,415</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,348</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>