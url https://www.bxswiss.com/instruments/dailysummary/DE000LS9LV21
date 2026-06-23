--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebad914c26414257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc1bf29c46a42ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1c99c3bd97413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ec5ca0404f45eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5bd38b85ba0412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1c99c3bd97413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010d76b8c7594537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ec5ca0404f45eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geringe KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>