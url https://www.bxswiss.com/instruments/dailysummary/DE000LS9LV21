--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc1bf29c46a42ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a7a5f0a4194c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ec5ca0404f45eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5b570972b1484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010d76b8c7594537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ec5ca0404f45eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6e6de202f7466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5b570972b1484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geringe KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>