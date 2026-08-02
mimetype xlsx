--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a7a5f0a4194c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df96efcdd8640cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5b570972b1484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee28c53d287450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6e6de202f7466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5b570972b1484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re02d73f3ce934edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee28c53d287450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geringe KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LV21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>125,807</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,740</x:t>
-[...296 lines deleted...]
-          <x:t>126,666</x:t>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>