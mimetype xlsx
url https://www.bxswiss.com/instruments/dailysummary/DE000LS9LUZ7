--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba0cb0bd6f747b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63fa3c03989f4fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c07ba56e1124460"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd7bf3539024e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655844f42a3c4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c07ba56e1124460" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2556d5f76b3c4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd7bf3539024e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WELTKLASSE AKTIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>