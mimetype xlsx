--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63fa3c03989f4fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2088da51aa804dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd7bf3539024e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4459c85c69eb42ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2556d5f76b3c4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd7bf3539024e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40219ed57d61453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4459c85c69eb42ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WELTKLASSE AKTIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>