--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2088da51aa804dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0467eb2991c4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4459c85c69eb42ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c393a8e2664eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40219ed57d61453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4459c85c69eb42ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb225b570827a4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c393a8e2664eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WELTKLASSE AKTIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>148,385</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,809</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,052</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>