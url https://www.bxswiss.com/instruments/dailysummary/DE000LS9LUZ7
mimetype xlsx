--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0467eb2991c4e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fb506a18034850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c393a8e2664eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b46fec36f54564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb225b570827a4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c393a8e2664eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b23ce829d147e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b46fec36f54564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WELTKLASSE AKTIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>