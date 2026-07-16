--- v10 (2026-06-13)
+++ v11 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fb506a18034850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6852ae96d7c4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b46fec36f54564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc55cb8c52dbb4680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b23ce829d147e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b46fec36f54564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c3e3d2f7c34465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc55cb8c52dbb4680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WELTKLASSE AKTIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>148,970</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>