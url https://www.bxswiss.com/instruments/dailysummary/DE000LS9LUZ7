--- v11 (2026-07-16)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6852ae96d7c4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f949fff635f4569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc55cb8c52dbb4680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5aecac639248e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c3e3d2f7c34465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc55cb8c52dbb4680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753554934a764067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5aecac639248e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WELTKLASSE AKTIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>