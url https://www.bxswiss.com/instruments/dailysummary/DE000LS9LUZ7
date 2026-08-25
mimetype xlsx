--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f949fff635f4569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8658f1146d42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5aecac639248e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61397c67f1c64d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753554934a764067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5aecac639248e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e8105bbda54070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61397c67f1c64d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WELTKLASSE AKTIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,707</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>