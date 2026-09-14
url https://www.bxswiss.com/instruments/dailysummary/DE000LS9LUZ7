--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8658f1146d42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5728133818be4468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61397c67f1c64d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620833c3c29e437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e8105bbda54070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61397c67f1c64d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24970eac7174015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620833c3c29e437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WELTKLASSE AKTIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>