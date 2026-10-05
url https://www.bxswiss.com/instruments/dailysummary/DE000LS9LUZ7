--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5728133818be4468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fe816b66db4337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620833c3c29e437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5257c20fae114c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24970eac7174015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620833c3c29e437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e7dacd9e1c477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5257c20fae114c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WELTKLASSE AKTIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>