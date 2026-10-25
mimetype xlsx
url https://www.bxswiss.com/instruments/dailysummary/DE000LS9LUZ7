--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1fe816b66db4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa6b9e53886483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5257c20fae114c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54f115cc884b443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e7dacd9e1c477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5257c20fae114c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3873a2781c974820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54f115cc884b443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WELTKLASSE AKTIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>