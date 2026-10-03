--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952d75b375f0484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16cda4a5e8f6461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868dc40f54c244a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e8ca630a1c487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75320778be444098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868dc40f54c244a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3818a996c4ee43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e8ca630a1c487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>