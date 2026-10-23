--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16cda4a5e8f6461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d3e07cc8d54cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e8ca630a1c487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e286ff3c6a40e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3818a996c4ee43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e8ca630a1c487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c8271f2e564ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e286ff3c6a40e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>158,742</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,486</x:t>
-[...458 lines deleted...]
-          <x:t>155,376</x:t>
+          <x:t>158,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>