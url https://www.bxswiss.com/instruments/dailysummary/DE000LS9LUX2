--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c9d74e49144a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85a3f3067994720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39257c485e3d442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f877308ba644ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea73d252c610454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39257c485e3d442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f78f48d684422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f877308ba644ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...391 lines deleted...]
-          <x:t>156,609</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>