--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85a3f3067994720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23842bcc936a4c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f877308ba644ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd0677f8e534142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f78f48d684422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f877308ba644ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ca2511b98b4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd0677f8e534142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>149,192</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,899</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>143,067</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>