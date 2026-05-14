--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23842bcc936a4c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b732b53923d41b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd0677f8e534142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e59e2c190f4824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ca2511b98b4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd0677f8e534142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda21346204644d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e59e2c190f4824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>146,889</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>