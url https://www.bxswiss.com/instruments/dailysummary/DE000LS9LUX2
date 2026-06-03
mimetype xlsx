--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b732b53923d41b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2108ee68aa1442f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e59e2c190f4824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920e3836d6fb4c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda21346204644d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e59e2c190f4824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16aba9636c2943e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920e3836d6fb4c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>