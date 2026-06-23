--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2108ee68aa1442f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17f598dc4bd4db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920e3836d6fb4c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab83eb746644495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16aba9636c2943e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920e3836d6fb4c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65405a62b2c3443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab83eb746644495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>143,627</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,254</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>145,554</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>