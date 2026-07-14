--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17f598dc4bd4db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a9a26a14924425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab83eb746644495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf75bb4db91843c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65405a62b2c3443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab83eb746644495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5407668cd364365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf75bb4db91843c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>