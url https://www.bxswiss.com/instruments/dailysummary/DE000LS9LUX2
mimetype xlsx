--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a9a26a14924425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18633fba2b8a44bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf75bb4db91843c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8d39bb08d44625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5407668cd364365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf75bb4db91843c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a01a1df5725411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8d39bb08d44625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>