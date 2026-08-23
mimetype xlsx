--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18633fba2b8a44bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111791d247b949de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8d39bb08d44625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8920b320a4cf4af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a01a1df5725411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8d39bb08d44625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569779b557714b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8920b320a4cf4af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>