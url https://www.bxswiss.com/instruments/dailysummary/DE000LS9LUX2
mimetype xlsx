--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111791d247b949de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952d75b375f0484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8920b320a4cf4af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868dc40f54c244a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569779b557714b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8920b320a4cf4af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75320778be444098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868dc40f54c244a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IQS | Inspiriert nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>