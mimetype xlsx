--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860f63c4acbc4fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba6b42cf2bf41d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1562ad2cdb4fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re526bffd9bf14066"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc454633453594acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1562ad2cdb4fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a9d941643e48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re526bffd9bf14066" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>