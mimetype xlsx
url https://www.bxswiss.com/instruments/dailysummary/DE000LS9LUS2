--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba6b42cf2bf41d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35576698334481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re526bffd9bf14066"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41e27044d364352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a9d941643e48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re526bffd9bf14066" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8847878f04c4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41e27044d364352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>