--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35576698334481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6b4b7d5cb041ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41e27044d364352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997999ecc4a84d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8847878f04c4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41e27044d364352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783dca8a80eb49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997999ecc4a84d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>