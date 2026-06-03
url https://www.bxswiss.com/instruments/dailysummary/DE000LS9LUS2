--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6b4b7d5cb041ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c25daaba2140e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997999ecc4a84d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073c946c684e433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783dca8a80eb49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997999ecc4a84d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ca2962228d4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073c946c684e433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>