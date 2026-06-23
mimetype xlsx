--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c25daaba2140e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ca765e8b864e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073c946c684e433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb109bb430f49a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ca2962228d4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073c946c684e433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce41c487651e41f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb109bb430f49a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>