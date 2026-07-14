--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ca765e8b864e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89744c1e564f4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb109bb430f49a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3cd99bc40b4ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce41c487651e41f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb109bb430f49a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4acf3b30374ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3cd99bc40b4ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>