--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89744c1e564f4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1f3961ed514fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3cd99bc40b4ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b01a75dee446c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4acf3b30374ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3cd99bc40b4ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726438f7c7364f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b01a75dee446c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>