--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1f3961ed514fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4adf5c6b60e14737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b01a75dee446c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48855fb52554738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726438f7c7364f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b01a75dee446c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4837b0647d53436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48855fb52554738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>