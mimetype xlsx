--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4adf5c6b60e14737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb23da9d5ec34e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48855fb52554738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6628c1d1f824b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4837b0647d53436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48855fb52554738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab19110a55c474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6628c1d1f824b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>