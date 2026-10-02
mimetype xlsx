--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb23da9d5ec34e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcef562c31c04b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6628c1d1f824b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d5dcaa24874967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab19110a55c474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6628c1d1f824b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ee74b54c984948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d5dcaa24874967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>