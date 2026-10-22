--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcef562c31c04b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10dc2368a5034e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d5dcaa24874967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bad58b608e848c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ee74b54c984948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d5dcaa24874967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a92d8493a7c4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bad58b608e848c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of IT/Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>