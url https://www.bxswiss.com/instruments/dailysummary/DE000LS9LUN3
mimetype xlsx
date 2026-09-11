--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0331033cf08249e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf27a003f964ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90987ad2bbe04fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0189249f4c594b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03487d5fac8e4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90987ad2bbe04fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c5ef8105e24b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0189249f4c594b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>