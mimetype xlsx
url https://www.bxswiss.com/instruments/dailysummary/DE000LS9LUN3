--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf27a003f964ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8a16d0cf544e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0189249f4c594b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42b52835d784e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c5ef8105e24b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0189249f4c594b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de9e268a6f34eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42b52835d784e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>274,351</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...404 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>282,647</x:t>
-[...9 lines deleted...]
-          <x:t>281,525</x:t>
+          <x:t>273,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>