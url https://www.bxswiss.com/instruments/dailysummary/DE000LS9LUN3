--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8a16d0cf544e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46757f0724cc4a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42b52835d784e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb414b1f1214251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de9e268a6f34eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42b52835d784e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf222c4da5d7c4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb414b1f1214251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>282,647</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>273,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,852</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>