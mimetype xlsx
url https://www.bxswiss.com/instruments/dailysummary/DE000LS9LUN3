--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37862372738041f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b31515fb6d4c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c76d12a8b8d42a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49c4b0937b445ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c1f20dc64244da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c76d12a8b8d42a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra55891a684434e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49c4b0937b445ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>