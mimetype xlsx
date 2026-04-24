--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b31515fb6d4c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9193d2aa15124b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49c4b0937b445ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9a6ef395f340ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra55891a684434e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49c4b0937b445ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd464cfb63e884cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9a6ef395f340ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>