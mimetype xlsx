--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9193d2aa15124b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3082d6fd32a4454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9a6ef395f340ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc270839c265e48f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd464cfb63e884cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9a6ef395f340ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ab7b0b64104e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc270839c265e48f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>