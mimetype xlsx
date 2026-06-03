--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3082d6fd32a4454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2bfe61ed724eb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc270839c265e48f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c62910185146a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ab7b0b64104e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc270839c265e48f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bab93169f34066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c62910185146a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>