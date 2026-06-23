--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2bfe61ed724eb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e38302ab0744240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c62910185146a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e5e551b8164998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bab93169f34066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c62910185146a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5a8e087d104b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e5e551b8164998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>