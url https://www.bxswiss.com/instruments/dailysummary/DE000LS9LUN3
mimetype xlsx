--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e38302ab0744240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec23f1a95bf4060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e5e551b8164998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691f34489a304387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5a8e087d104b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e5e551b8164998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a7a501f53940cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691f34489a304387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>