--- v12 (2026-07-13)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec23f1a95bf4060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0331033cf08249e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691f34489a304387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90987ad2bbe04fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a7a501f53940cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691f34489a304387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03487d5fac8e4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90987ad2bbe04fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI Deutsche Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>302,665</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>