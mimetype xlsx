--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd51f8979a72341b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3d811ab2194a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8770994d540e40b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0941dd396ded4229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f479e4c87ad4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8770994d540e40b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0b16932a23f4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0941dd396ded4229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurfer nach Darvas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>107,819</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>