--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3d811ab2194a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073d3b9ceb144cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0941dd396ded4229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d3cf08bac547fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0b16932a23f4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0941dd396ded4229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea0c3186d92489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d3cf08bac547fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurfer nach Darvas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>