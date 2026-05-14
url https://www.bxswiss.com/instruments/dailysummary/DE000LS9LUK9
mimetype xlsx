--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073d3b9ceb144cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8673a0b227412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d3cf08bac547fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01ec8fda3504df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea0c3186d92489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d3cf08bac547fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cc9a38357e4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01ec8fda3504df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurfer nach Darvas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>