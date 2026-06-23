--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8673a0b227412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030c1be7bef947a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01ec8fda3504df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re482c77f8e734567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cc9a38357e4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01ec8fda3504df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e84bd1eea854627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re482c77f8e734567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurfer nach Darvas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>118,686</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>