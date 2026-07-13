--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030c1be7bef947a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482f522133df4a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re482c77f8e734567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fb9645b67b41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e84bd1eea854627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re482c77f8e734567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ec7c53ad074621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fb9645b67b41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurfer nach Darvas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>