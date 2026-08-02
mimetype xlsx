--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482f522133df4a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862f2119f39a4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fb9645b67b41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc024da192e92427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ec7c53ad074621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fb9645b67b41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869e5cc8270f4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc024da192e92427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurfer nach Darvas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>