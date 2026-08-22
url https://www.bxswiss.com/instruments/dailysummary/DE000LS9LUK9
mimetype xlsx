--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862f2119f39a4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f71f64cbbb40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc024da192e92427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa7d4f695e84d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869e5cc8270f4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc024da192e92427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177443061e3a4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa7d4f695e84d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurfer nach Darvas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>