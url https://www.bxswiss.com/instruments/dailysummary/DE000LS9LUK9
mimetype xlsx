--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f71f64cbbb40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d87243287047b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa7d4f695e84d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5478a88398546ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177443061e3a4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa7d4f695e84d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c572e6d742e4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5478a88398546ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurfer nach Darvas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>