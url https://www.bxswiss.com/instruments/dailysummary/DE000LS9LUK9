--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d87243287047b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4c914bccde43aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5478a88398546ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109b1b9d7ee24ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c572e6d742e4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5478a88398546ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdaa9972b73d4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109b1b9d7ee24ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurfer nach Darvas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>