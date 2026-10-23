--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4c914bccde43aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5780ee08f1c34dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109b1b9d7ee24ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb45e494138467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdaa9972b73d4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109b1b9d7ee24ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5fe6bfc85a4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb45e494138467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendsurfer nach Darvas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>