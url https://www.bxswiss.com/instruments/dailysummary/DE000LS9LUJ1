--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4488abc329c44f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39bc6d0873574f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ee5dd56cd4d4766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6107cd37b3324259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb076307d18474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ee5dd56cd4d4766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2860dadf1474045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6107cd37b3324259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Insidern folgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>77,561</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>