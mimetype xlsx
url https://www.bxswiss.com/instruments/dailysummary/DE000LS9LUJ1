--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39bc6d0873574f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bba9e1627614f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6107cd37b3324259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d131a7562f24365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2860dadf1474045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6107cd37b3324259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ffa943dcf6649c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d131a7562f24365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Insidern folgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>75,003</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>