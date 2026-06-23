--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bba9e1627614f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2651560aa44b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d131a7562f24365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326f5e3b73ad4862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ffa943dcf6649c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d131a7562f24365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e0a9c6e62b4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326f5e3b73ad4862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Insidern folgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>75,729</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>76,899</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,291</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>77,977</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>