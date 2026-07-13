--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2651560aa44b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8e45b243f84cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326f5e3b73ad4862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395b9da5df664e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e0a9c6e62b4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326f5e3b73ad4862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc2744e795f46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395b9da5df664e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Insidern folgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>76,451</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,420</x:t>
-[...301 lines deleted...]
-          <x:t>78,785</x:t>
+          <x:t>77,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>