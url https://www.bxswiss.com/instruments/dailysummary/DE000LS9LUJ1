--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8e45b243f84cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cfcb0f18a274bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395b9da5df664e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82700ccb9ac4d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc2744e795f46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395b9da5df664e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R410374b96da94d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82700ccb9ac4d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Insidern folgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>