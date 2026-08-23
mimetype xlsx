--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cfcb0f18a274bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e22d8faff4343b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82700ccb9ac4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc21949474da4588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R410374b96da94d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82700ccb9ac4d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9dcf09c7eb340f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc21949474da4588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Insidern folgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,510</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>80,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>