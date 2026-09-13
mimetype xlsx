--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e22d8faff4343b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c5c561af244d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc21949474da4588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b2082340c04ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9dcf09c7eb340f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc21949474da4588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0935888148cf40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b2082340c04ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Insidern folgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>81,523</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,392</x:t>
-[...458 lines deleted...]
-          <x:t>80,246</x:t>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>