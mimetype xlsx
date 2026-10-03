--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c5c561af244d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea807983a4c144d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b2082340c04ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40bd8c136828409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0935888148cf40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b2082340c04ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f2b23a41f44516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40bd8c136828409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Insidern folgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>80,836</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,754</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>81,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,085</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>