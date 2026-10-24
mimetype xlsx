--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea807983a4c144d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47afdc225ad4598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40bd8c136828409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd0fc5e3aa24218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f2b23a41f44516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40bd8c136828409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca3a321bff547d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd0fc5e3aa24218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Insidern folgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>80,667</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,592</x:t>
-[...232 lines deleted...]
-          <x:t>79,326</x:t>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,030</x:t>
-[...156 lines deleted...]
-          <x:t>78,558</x:t>
+          <x:t>78,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,801</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>76,938</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>