--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a4b3ae5599402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0212fc235e7149b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d32ebfdf9f54bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03cc915537ed4d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b8c219b4a146b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d32ebfdf9f54bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a9a9e5f0084741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03cc915537ed4d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung Midterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>130,741</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>