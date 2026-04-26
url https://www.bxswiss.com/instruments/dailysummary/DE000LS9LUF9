--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0212fc235e7149b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8982323d764eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03cc915537ed4d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574d9299b0e24e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a9a9e5f0084741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03cc915537ed4d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3f56ac389446a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574d9299b0e24e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung Midterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>130,184</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,985</x:t>
-[...436 lines deleted...]
-          <x:t>125,318</x:t>
+          <x:t>133,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>