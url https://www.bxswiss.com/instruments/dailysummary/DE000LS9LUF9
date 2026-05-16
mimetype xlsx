--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8982323d764eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b907f659844f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574d9299b0e24e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re661b03016114d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3f56ac389446a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574d9299b0e24e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refeae7e8c7e54079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re661b03016114d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung Midterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>