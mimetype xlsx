--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b907f659844f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75a360480c94ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re661b03016114d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76f23a798ca4b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refeae7e8c7e54079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re661b03016114d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096a54534fa94f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76f23a798ca4b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung Midterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>134,235</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,794</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>130,988</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>