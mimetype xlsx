--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75a360480c94ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa397d976e3f4d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76f23a798ca4b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2dab959565f4360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096a54534fa94f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76f23a798ca4b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d51042e60584474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2dab959565f4360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung Midterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>