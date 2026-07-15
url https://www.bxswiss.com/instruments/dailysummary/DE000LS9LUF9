--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa397d976e3f4d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8a08546efc49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2dab959565f4360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7812eff189d64cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d51042e60584474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2dab959565f4360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df30f2fba2c47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7812eff189d64cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung Midterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>