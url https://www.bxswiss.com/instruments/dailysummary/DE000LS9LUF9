--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8a08546efc49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4788b4feecf5450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7812eff189d64cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8625ed058603477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df30f2fba2c47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7812eff189d64cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae806725f5f405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8625ed058603477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung Midterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>