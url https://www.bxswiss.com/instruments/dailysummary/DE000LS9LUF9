--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4788b4feecf5450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34e4387977a4441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8625ed058603477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ec1fc5da9942ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae806725f5f405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8625ed058603477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda072c202af94d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ec1fc5da9942ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung Midterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,601</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>