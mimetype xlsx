--- v13 (2026-08-25)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34e4387977a4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5534d5a921ed4046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ec1fc5da9942ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f592eb1b37244c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda072c202af94d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ec1fc5da9942ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra307c27ca5164478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f592eb1b37244c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung Midterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>