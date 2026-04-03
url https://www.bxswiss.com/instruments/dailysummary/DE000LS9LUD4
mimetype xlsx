--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd162c6014b4a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced634063b9f46bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d09b62069d4500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09fc8b8b8b404373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra625602f0c044792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d09b62069d4500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd263fa6bb7a54973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09fc8b8b8b404373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>