--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced634063b9f46bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b7c3eb54714ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09fc8b8b8b404373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce90f5bb4bc94e7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd263fa6bb7a54973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09fc8b8b8b404373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0331c2ebc1ce49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce90f5bb4bc94e7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>