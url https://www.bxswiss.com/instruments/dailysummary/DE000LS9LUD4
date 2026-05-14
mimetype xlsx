--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b7c3eb54714ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9657eabaafe044f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce90f5bb4bc94e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451ec32fb49b4e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0331c2ebc1ce49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce90f5bb4bc94e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0473baed938a4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451ec32fb49b4e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>