--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9657eabaafe044f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13e25c7bde44ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451ec32fb49b4e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f8b7a1243f4f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0473baed938a4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451ec32fb49b4e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119a8a3adbdf49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f8b7a1243f4f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>