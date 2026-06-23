--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13e25c7bde44ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4d55f29c2940eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f8b7a1243f4f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafab9eedb8c6434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119a8a3adbdf49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f8b7a1243f4f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6b8959bb904532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafab9eedb8c6434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>104,473</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,366</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>104,792</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>