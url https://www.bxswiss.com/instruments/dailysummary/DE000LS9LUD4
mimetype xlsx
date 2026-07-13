--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4d55f29c2940eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814860fb93014ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafab9eedb8c6434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192da8836f4948bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6b8959bb904532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafab9eedb8c6434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04591afc341b4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192da8836f4948bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>