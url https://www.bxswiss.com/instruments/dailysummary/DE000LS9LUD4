--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814860fb93014ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5878a40469214943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192da8836f4948bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c2c595ed174d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04591afc341b4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192da8836f4948bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f8a8404c524939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c2c595ed174d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,904</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,845</x:t>
-[...571 lines deleted...]
-          <x:t>102,732</x:t>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>