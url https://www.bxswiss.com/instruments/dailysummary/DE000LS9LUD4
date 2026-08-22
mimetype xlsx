--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5878a40469214943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e052b9434c47e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c2c595ed174d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219be36c607f49ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f8a8404c524939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c2c595ed174d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbcff9a91424180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219be36c607f49ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>102,670</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,163</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>