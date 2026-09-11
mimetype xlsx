--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e052b9434c47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5e6d33512841d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219be36c607f49ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c826975dde4c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbcff9a91424180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219be36c607f49ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfd5a436ec942e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c826975dde4c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>102,537</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,162</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>102,614</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,428</x:t>
-[...237 lines deleted...]
-          <x:t>105,176</x:t>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,325</x:t>
-[...188 lines deleted...]
-          <x:t>103,163</x:t>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>