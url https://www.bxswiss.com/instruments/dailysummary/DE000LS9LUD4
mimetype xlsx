--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5e6d33512841d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4c6e6420684648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c826975dde4c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ac153361cc4acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfd5a436ec942e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c826975dde4c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0522261a1f564a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ac153361cc4acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>105,176</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,325</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>102,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>