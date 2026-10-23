--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4c6e6420684648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d418e9e83a94953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ac153361cc4acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4b3f50ba134adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0522261a1f564a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ac153361cc4acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa502b077c94a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4b3f50ba134adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MDAX-Werte mit Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LUD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>